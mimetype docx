--- v0 (2026-05-22)
+++ v1 (2026-06-12)
@@ -1,1176 +1,1180 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10980" w:type="dxa"/>
-        <w:tblInd w:w="90" w:type="dxa"/>
+        <w:tblW w:w="9720" w:type="dxa"/>
+        <w:tblInd w:w="-90" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="158" w:type="dxa"/>
           <w:right w:w="158" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10980"/>
+        <w:gridCol w:w="9720"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EA3232" w:rsidRPr="0063315F" w14:paraId="738A2E77" w14:textId="77777777" w:rsidTr="00CB3BD3">
+      <w:tr w:rsidR="00EA3232" w:rsidRPr="0063315F" w14:paraId="738A2E77" w14:textId="77777777" w:rsidTr="00802AC3">
         <w:trPr>
           <w:trHeight w:val="819"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10980" w:type="dxa"/>
+            <w:tcW w:w="9720" w:type="dxa"/>
             <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="1E622C28" w14:textId="77777777" w:rsidR="00EA3232" w:rsidRPr="0063315F" w:rsidRDefault="00EA3232" w:rsidP="00847B4F">
+          <w:p w14:paraId="1E622C28" w14:textId="77777777" w:rsidR="00EA3232" w:rsidRPr="0063315F" w:rsidRDefault="00EA3232" w:rsidP="008B53C3">
             <w:pPr>
               <w:spacing w:line="158" w:lineRule="exact"/>
-              <w:ind w:right="86"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3744C47D" w14:textId="6FB0C3E7" w:rsidR="00EA3232" w:rsidRDefault="00EA3232" w:rsidP="00FC1573">
+          <w:p w14:paraId="3744C47D" w14:textId="6FB0C3E7" w:rsidR="00EA3232" w:rsidRDefault="00EA3232" w:rsidP="008B53C3">
             <w:pPr>
               <w:spacing w:after="96"/>
-              <w:ind w:right="86"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001837BA">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>PRE-AWARD INFORMATION SHEET</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6432AD99" w14:textId="14F60DC8" w:rsidR="007E0C63" w:rsidRPr="00F138B5" w:rsidRDefault="007E0C63" w:rsidP="001837BA">
+          <w:p w14:paraId="6432AD99" w14:textId="14F60DC8" w:rsidR="007E0C63" w:rsidRPr="00F138B5" w:rsidRDefault="007E0C63" w:rsidP="008B53C3">
             <w:pPr>
               <w:spacing w:after="96"/>
-              <w:ind w:right="-158"/>
             </w:pPr>
             <w:r w:rsidRPr="001837BA">
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r w:rsidR="00440A99">
               <w:t>proposed Recipient</w:t>
             </w:r>
             <w:r w:rsidRPr="001837BA">
               <w:t xml:space="preserve"> must provide the following information on behalf of itself and </w:t>
             </w:r>
             <w:r w:rsidR="00B8026F">
               <w:t xml:space="preserve">all </w:t>
             </w:r>
             <w:r w:rsidR="00440A99">
               <w:t>Subrecipients and</w:t>
             </w:r>
             <w:r w:rsidRPr="001837BA">
               <w:t xml:space="preserve"> certify that the information is accurate and complete.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="073ABDA6" w14:textId="0807E78D" w:rsidR="00042C7F" w:rsidRPr="0063315F" w:rsidRDefault="0063315F" w:rsidP="00021918">
+          <w:p w14:paraId="073ABDA6" w14:textId="22984A4E" w:rsidR="00042C7F" w:rsidRPr="0063315F" w:rsidRDefault="0063315F" w:rsidP="008B53C3">
             <w:pPr>
               <w:spacing w:after="96"/>
-              <w:ind w:right="-158"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F218A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>NOTE:</w:t>
+              <w:t>NOTE</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005F218A">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">  This </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000B37C1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>This</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000E2DF2">
               <w:t>Pre-Award Information Sheet</w:t>
+            </w:r>
+            <w:r w:rsidR="00C17B37">
+              <w:t xml:space="preserve"> (PAIS)</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000E2DF2">
               <w:t>template is provided as a convenient method of documenting</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> the information required to process financial assistance awards</w:t>
             </w:r>
             <w:r w:rsidRPr="000E2DF2">
-              <w:t>. The use of the Pre-Award Information Sheet template is not required, but the data elements within the Pre-Award Information Sheet</w:t>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="003B57ED">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E2DF2">
+              <w:t xml:space="preserve">The use of the </w:t>
+            </w:r>
+            <w:r w:rsidR="00C17B37">
+              <w:t>PAIS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E2DF2">
+              <w:t xml:space="preserve"> template is not required, but the data elements within the </w:t>
+            </w:r>
+            <w:r w:rsidR="00C17B37">
+              <w:t>PAIS</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000E2DF2">
               <w:t>template are required.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="17258F08" w14:textId="2BBB6D67" w:rsidR="007C065A" w:rsidRPr="00023C0E" w:rsidRDefault="007C065A" w:rsidP="00023C0E">
+    <w:p w14:paraId="17258F08" w14:textId="2BBB6D67" w:rsidR="007C065A" w:rsidRPr="00023C0E" w:rsidRDefault="007C065A" w:rsidP="008B53C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-270"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="720" w:right="86" w:hanging="720"/>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10957" w:type="dxa"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblW w:w="9630" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1867"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2249"/>
+        <w:gridCol w:w="1890"/>
+        <w:gridCol w:w="4140"/>
+        <w:gridCol w:w="1804"/>
+        <w:gridCol w:w="1796"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0025466E" w:rsidRPr="00B7450C" w14:paraId="5FA82A36" w14:textId="77777777" w:rsidTr="00487953">
+      <w:tr w:rsidR="00802AC3" w:rsidRPr="00B7450C" w14:paraId="5FA82A36" w14:textId="77777777" w:rsidTr="00947F26">
+        <w:trPr>
+          <w:trHeight w:val="503"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1867" w:type="dxa"/>
+            <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16ECECDE" w14:textId="264A9BBD" w:rsidR="0025466E" w:rsidRPr="00487953" w:rsidRDefault="00440A99" w:rsidP="005F6AAC">
+          <w:p w14:paraId="16ECECDE" w14:textId="264A9BBD" w:rsidR="0025466E" w:rsidRPr="00487953" w:rsidRDefault="00440A99" w:rsidP="00947F26">
             <w:pPr>
-              <w:ind w:right="86"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00487953">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Recipient</w:t>
             </w:r>
             <w:r w:rsidR="0025466E" w:rsidRPr="00487953">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5019" w:type="dxa"/>
+            <w:tcW w:w="4140" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AD0F7AA" w14:textId="77777777" w:rsidR="0025466E" w:rsidRPr="00487953" w:rsidRDefault="0025466E" w:rsidP="0025466E">
+          <w:p w14:paraId="6BC2F1A4" w14:textId="660D4B0F" w:rsidR="0025466E" w:rsidRPr="00487953" w:rsidRDefault="0025466E" w:rsidP="008B53C3">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="0"/>
                 <w:tab w:val="clear" w:pos="450"/>
                 <w:tab w:val="clear" w:pos="810"/>
                 <w:tab w:val="clear" w:pos="1080"/>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="1800"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2520"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="3240"/>
                 <w:tab w:val="clear" w:pos="3600"/>
                 <w:tab w:val="clear" w:pos="3960"/>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="clear" w:pos="5400"/>
                 <w:tab w:val="clear" w:pos="5760"/>
                 <w:tab w:val="clear" w:pos="6120"/>
                 <w:tab w:val="clear" w:pos="6480"/>
                 <w:tab w:val="clear" w:pos="6840"/>
                 <w:tab w:val="clear" w:pos="7200"/>
                 <w:tab w:val="clear" w:pos="7560"/>
                 <w:tab w:val="clear" w:pos="7920"/>
                 <w:tab w:val="clear" w:pos="8280"/>
               </w:tabs>
-              <w:ind w:left="0" w:right="86"/>
-              <w:jc w:val="center"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6BC2F1A4" w14:textId="660D4B0F" w:rsidR="0025466E" w:rsidRPr="00487953" w:rsidRDefault="0025466E" w:rsidP="0025466E">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1804" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30BD207B" w14:textId="7C116DE4" w:rsidR="0025466E" w:rsidRPr="00487953" w:rsidRDefault="0984CA77" w:rsidP="008B53C3">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="0"/>
                 <w:tab w:val="clear" w:pos="450"/>
                 <w:tab w:val="clear" w:pos="810"/>
                 <w:tab w:val="clear" w:pos="1080"/>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="1800"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2520"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="3240"/>
                 <w:tab w:val="clear" w:pos="3600"/>
                 <w:tab w:val="clear" w:pos="3960"/>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="clear" w:pos="5400"/>
                 <w:tab w:val="clear" w:pos="5760"/>
                 <w:tab w:val="clear" w:pos="6120"/>
                 <w:tab w:val="clear" w:pos="6480"/>
                 <w:tab w:val="clear" w:pos="6840"/>
                 <w:tab w:val="clear" w:pos="7200"/>
                 <w:tab w:val="clear" w:pos="7560"/>
                 <w:tab w:val="clear" w:pos="7920"/>
                 <w:tab w:val="clear" w:pos="8280"/>
               </w:tabs>
-              <w:ind w:left="0" w:right="86"/>
-              <w:jc w:val="center"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="1FC1E63B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Award Number:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1822" w:type="dxa"/>
+            <w:tcW w:w="1796" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30BD207B" w14:textId="77777777" w:rsidR="0025466E" w:rsidRPr="00487953" w:rsidRDefault="0025466E" w:rsidP="005F6AAC">
+          <w:p w14:paraId="6293EAEB" w14:textId="1F3AB1D5" w:rsidR="0025466E" w:rsidRPr="00B7450C" w:rsidRDefault="0025466E" w:rsidP="008B53C3">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="0"/>
                 <w:tab w:val="clear" w:pos="450"/>
                 <w:tab w:val="clear" w:pos="810"/>
                 <w:tab w:val="clear" w:pos="1080"/>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="1800"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2520"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="3240"/>
                 <w:tab w:val="clear" w:pos="3600"/>
                 <w:tab w:val="clear" w:pos="3960"/>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="clear" w:pos="5400"/>
                 <w:tab w:val="clear" w:pos="5760"/>
                 <w:tab w:val="clear" w:pos="6120"/>
                 <w:tab w:val="clear" w:pos="6480"/>
                 <w:tab w:val="clear" w:pos="6840"/>
                 <w:tab w:val="clear" w:pos="7200"/>
                 <w:tab w:val="clear" w:pos="7560"/>
                 <w:tab w:val="clear" w:pos="7920"/>
                 <w:tab w:val="clear" w:pos="8280"/>
               </w:tabs>
-              <w:ind w:left="0" w:right="86"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00802AC3" w:rsidRPr="00B7450C" w14:paraId="220395DA" w14:textId="77777777" w:rsidTr="00015492">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16DAEBCE" w14:textId="7CEB400D" w:rsidR="00185743" w:rsidRPr="00487953" w:rsidRDefault="049997D3" w:rsidP="00947F26">
+            <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00487953">
+            <w:r w:rsidRPr="6B4D7600">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Award Number:</w:t>
+              <w:t>U</w:t>
+            </w:r>
+            <w:r w:rsidR="76844279" w:rsidRPr="6B4D7600">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nique </w:t>
+            </w:r>
+            <w:r w:rsidR="5CFB1DC7" w:rsidRPr="6B4D7600">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Entity</w:t>
+            </w:r>
+            <w:r w:rsidR="4C4CE834" w:rsidRPr="6B4D7600">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="568405F5" w:rsidRPr="6B4D7600">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Identifier (UEI)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6B4D7600">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2249" w:type="dxa"/>
+            <w:tcW w:w="4140" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6293EAEB" w14:textId="22073DEC" w:rsidR="0025466E" w:rsidRPr="00B7450C" w:rsidRDefault="0025466E" w:rsidP="0025466E">
+          <w:p w14:paraId="6794FE7F" w14:textId="77777777" w:rsidR="00185743" w:rsidRPr="00487953" w:rsidRDefault="00185743" w:rsidP="008B53C3">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="0"/>
                 <w:tab w:val="clear" w:pos="450"/>
                 <w:tab w:val="clear" w:pos="810"/>
                 <w:tab w:val="clear" w:pos="1080"/>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="1800"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2520"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="3240"/>
                 <w:tab w:val="clear" w:pos="3600"/>
                 <w:tab w:val="clear" w:pos="3960"/>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="clear" w:pos="5400"/>
                 <w:tab w:val="clear" w:pos="5760"/>
                 <w:tab w:val="clear" w:pos="6120"/>
                 <w:tab w:val="clear" w:pos="6480"/>
                 <w:tab w:val="clear" w:pos="6840"/>
                 <w:tab w:val="clear" w:pos="7200"/>
                 <w:tab w:val="clear" w:pos="7560"/>
                 <w:tab w:val="clear" w:pos="7920"/>
                 <w:tab w:val="clear" w:pos="8280"/>
               </w:tabs>
-              <w:ind w:left="0" w:right="86"/>
-[...16 lines deleted...]
-              <w:jc w:val="right"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00487953">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5019" w:type="dxa"/>
+            <w:tcW w:w="1804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6794FE7F" w14:textId="77777777" w:rsidR="00185743" w:rsidRPr="00487953" w:rsidRDefault="00185743" w:rsidP="0025466E">
+          <w:p w14:paraId="01426D07" w14:textId="77777777" w:rsidR="009F5A9F" w:rsidRDefault="009F5A9F" w:rsidP="008B53C3">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="0"/>
                 <w:tab w:val="clear" w:pos="450"/>
                 <w:tab w:val="clear" w:pos="810"/>
                 <w:tab w:val="clear" w:pos="1080"/>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="1800"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2520"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="3240"/>
                 <w:tab w:val="clear" w:pos="3600"/>
                 <w:tab w:val="clear" w:pos="3960"/>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="clear" w:pos="5400"/>
                 <w:tab w:val="clear" w:pos="5760"/>
                 <w:tab w:val="clear" w:pos="6120"/>
                 <w:tab w:val="clear" w:pos="6480"/>
                 <w:tab w:val="clear" w:pos="6840"/>
                 <w:tab w:val="clear" w:pos="7200"/>
                 <w:tab w:val="clear" w:pos="7560"/>
                 <w:tab w:val="clear" w:pos="7920"/>
                 <w:tab w:val="clear" w:pos="8280"/>
               </w:tabs>
-              <w:ind w:left="0" w:right="86"/>
-              <w:jc w:val="center"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cage Code </w:t>
+            </w:r>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          <w:p w14:paraId="12743DCD" w14:textId="77777777" w:rsidR="005F6AAC" w:rsidRPr="00487953" w:rsidRDefault="0025466E">
+          <w:p w14:paraId="59F444F9" w14:textId="00E1009A" w:rsidR="00185743" w:rsidRPr="00487953" w:rsidRDefault="009F5A9F" w:rsidP="008B53C3">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="0"/>
                 <w:tab w:val="clear" w:pos="450"/>
                 <w:tab w:val="clear" w:pos="810"/>
                 <w:tab w:val="clear" w:pos="1080"/>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="1800"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2520"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="3240"/>
                 <w:tab w:val="clear" w:pos="3600"/>
                 <w:tab w:val="clear" w:pos="3960"/>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="clear" w:pos="5400"/>
                 <w:tab w:val="clear" w:pos="5760"/>
                 <w:tab w:val="clear" w:pos="6120"/>
                 <w:tab w:val="clear" w:pos="6480"/>
                 <w:tab w:val="clear" w:pos="6840"/>
                 <w:tab w:val="clear" w:pos="7200"/>
                 <w:tab w:val="clear" w:pos="7560"/>
                 <w:tab w:val="clear" w:pos="7920"/>
                 <w:tab w:val="clear" w:pos="8280"/>
               </w:tabs>
-              <w:ind w:left="0" w:right="86"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00487953">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>DUNS</w:t>
+              <w:t>(if applicable):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59F444F9" w14:textId="54D1DF66" w:rsidR="00185743" w:rsidRPr="00487953" w:rsidRDefault="005F6AAC" w:rsidP="005F6AAC">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1796" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B06E172" w14:textId="77777777" w:rsidR="00185743" w:rsidRPr="00B7450C" w:rsidRDefault="00185743" w:rsidP="008B53C3">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="0"/>
                 <w:tab w:val="clear" w:pos="450"/>
                 <w:tab w:val="clear" w:pos="810"/>
                 <w:tab w:val="clear" w:pos="1080"/>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="1800"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2520"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="3240"/>
                 <w:tab w:val="clear" w:pos="3600"/>
                 <w:tab w:val="clear" w:pos="3960"/>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="clear" w:pos="5400"/>
                 <w:tab w:val="clear" w:pos="5760"/>
                 <w:tab w:val="clear" w:pos="6120"/>
                 <w:tab w:val="clear" w:pos="6480"/>
                 <w:tab w:val="clear" w:pos="6840"/>
                 <w:tab w:val="clear" w:pos="7200"/>
                 <w:tab w:val="clear" w:pos="7560"/>
                 <w:tab w:val="clear" w:pos="7920"/>
                 <w:tab w:val="clear" w:pos="8280"/>
               </w:tabs>
-              <w:ind w:left="0" w:right="86"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00802AC3" w:rsidRPr="00B7450C" w14:paraId="7167A245" w14:textId="77777777" w:rsidTr="00015492">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C46ECBA" w14:textId="7B69A8DD" w:rsidR="00CC2F72" w:rsidRDefault="0095402E" w:rsidP="00947F26">
+            <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00487953">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(if applicable)</w:t>
+              <w:t>Business</w:t>
             </w:r>
-            <w:r w:rsidR="0025466E" w:rsidRPr="00487953">
+          </w:p>
+          <w:p w14:paraId="51684896" w14:textId="1F801DCC" w:rsidR="0095402E" w:rsidRPr="00487953" w:rsidRDefault="0095402E" w:rsidP="00947F26">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00487953">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Officer</w:t>
+            </w:r>
+            <w:r w:rsidR="000077B0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (BO)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00487953">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2249" w:type="dxa"/>
+            <w:tcW w:w="4140" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B06E172" w14:textId="77777777" w:rsidR="00185743" w:rsidRPr="00B7450C" w:rsidRDefault="00185743" w:rsidP="0025466E">
+          <w:p w14:paraId="28B57CB5" w14:textId="77777777" w:rsidR="0095402E" w:rsidRPr="00487953" w:rsidRDefault="0095402E" w:rsidP="008B53C3">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="0"/>
                 <w:tab w:val="clear" w:pos="450"/>
                 <w:tab w:val="clear" w:pos="810"/>
                 <w:tab w:val="clear" w:pos="1080"/>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="1800"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2520"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="3240"/>
                 <w:tab w:val="clear" w:pos="3600"/>
                 <w:tab w:val="clear" w:pos="3960"/>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="clear" w:pos="5400"/>
                 <w:tab w:val="clear" w:pos="5760"/>
                 <w:tab w:val="clear" w:pos="6120"/>
                 <w:tab w:val="clear" w:pos="6480"/>
                 <w:tab w:val="clear" w:pos="6840"/>
                 <w:tab w:val="clear" w:pos="7200"/>
                 <w:tab w:val="clear" w:pos="7560"/>
                 <w:tab w:val="clear" w:pos="7920"/>
                 <w:tab w:val="clear" w:pos="8280"/>
               </w:tabs>
-              <w:ind w:left="0" w:right="86"/>
-              <w:jc w:val="center"/>
+              <w:ind w:left="0"/>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidR="0095402E" w:rsidRPr="00B7450C" w14:paraId="7167A245" w14:textId="77777777" w:rsidTr="00487953">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1867" w:type="dxa"/>
+            <w:tcW w:w="1804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51684896" w14:textId="3ADB2D33" w:rsidR="0095402E" w:rsidRPr="00487953" w:rsidRDefault="0095402E" w:rsidP="005F6AAC">
-[...49 lines deleted...]
-          <w:p w14:paraId="28B57CB5" w14:textId="77777777" w:rsidR="0095402E" w:rsidRPr="00487953" w:rsidRDefault="0095402E" w:rsidP="0025466E">
+          <w:p w14:paraId="557DF9E7" w14:textId="77777777" w:rsidR="0095402E" w:rsidRPr="00487953" w:rsidRDefault="0095402E" w:rsidP="008B53C3">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="0"/>
                 <w:tab w:val="clear" w:pos="450"/>
                 <w:tab w:val="clear" w:pos="810"/>
                 <w:tab w:val="clear" w:pos="1080"/>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="1800"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2520"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="3240"/>
                 <w:tab w:val="clear" w:pos="3600"/>
                 <w:tab w:val="clear" w:pos="3960"/>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="clear" w:pos="5400"/>
                 <w:tab w:val="clear" w:pos="5760"/>
                 <w:tab w:val="clear" w:pos="6120"/>
                 <w:tab w:val="clear" w:pos="6480"/>
                 <w:tab w:val="clear" w:pos="6840"/>
                 <w:tab w:val="clear" w:pos="7200"/>
                 <w:tab w:val="clear" w:pos="7560"/>
                 <w:tab w:val="clear" w:pos="7920"/>
                 <w:tab w:val="clear" w:pos="8280"/>
               </w:tabs>
-              <w:ind w:left="0" w:right="86"/>
-              <w:jc w:val="center"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00487953">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>BO Phone Number/Email:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1822" w:type="dxa"/>
+            <w:tcW w:w="1796" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="557DF9E7" w14:textId="77777777" w:rsidR="0095402E" w:rsidRPr="00487953" w:rsidRDefault="0095402E" w:rsidP="005F6AAC">
+          <w:p w14:paraId="5CE8FE10" w14:textId="77777777" w:rsidR="0095402E" w:rsidRPr="00B7450C" w:rsidRDefault="0095402E" w:rsidP="008B53C3">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="0"/>
                 <w:tab w:val="clear" w:pos="450"/>
                 <w:tab w:val="clear" w:pos="810"/>
                 <w:tab w:val="clear" w:pos="1080"/>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="1800"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2520"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="3240"/>
                 <w:tab w:val="clear" w:pos="3600"/>
                 <w:tab w:val="clear" w:pos="3960"/>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="clear" w:pos="5400"/>
                 <w:tab w:val="clear" w:pos="5760"/>
                 <w:tab w:val="clear" w:pos="6120"/>
                 <w:tab w:val="clear" w:pos="6480"/>
                 <w:tab w:val="clear" w:pos="6840"/>
                 <w:tab w:val="clear" w:pos="7200"/>
                 <w:tab w:val="clear" w:pos="7560"/>
                 <w:tab w:val="clear" w:pos="7920"/>
                 <w:tab w:val="clear" w:pos="8280"/>
               </w:tabs>
-              <w:ind w:left="0" w:right="86"/>
-[...51 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0095402E" w:rsidRPr="00B7450C" w14:paraId="27732ADF" w14:textId="77777777" w:rsidTr="00487953">
+      <w:tr w:rsidR="00802AC3" w:rsidRPr="00B7450C" w14:paraId="27732ADF" w14:textId="77777777" w:rsidTr="00015492">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1867" w:type="dxa"/>
+            <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FC937F0" w14:textId="2A6718CF" w:rsidR="0095402E" w:rsidRPr="00487953" w:rsidRDefault="0095402E" w:rsidP="005F6AAC">
+          <w:p w14:paraId="2FC937F0" w14:textId="2A6718CF" w:rsidR="0095402E" w:rsidRPr="00487953" w:rsidRDefault="0095402E" w:rsidP="00947F26">
             <w:pPr>
-              <w:ind w:right="86"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00487953">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Principal Investigator</w:t>
             </w:r>
             <w:r w:rsidR="00B74AD5" w:rsidRPr="00487953">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (PI)</w:t>
             </w:r>
             <w:r w:rsidRPr="00487953">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5019" w:type="dxa"/>
+            <w:tcW w:w="4140" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5573CA3A" w14:textId="77777777" w:rsidR="0095402E" w:rsidRPr="00487953" w:rsidRDefault="0095402E" w:rsidP="0025466E">
+          <w:p w14:paraId="5573CA3A" w14:textId="77777777" w:rsidR="0095402E" w:rsidRPr="00487953" w:rsidRDefault="0095402E" w:rsidP="008B53C3">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="0"/>
                 <w:tab w:val="clear" w:pos="450"/>
                 <w:tab w:val="clear" w:pos="810"/>
                 <w:tab w:val="clear" w:pos="1080"/>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="1800"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2520"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="3240"/>
                 <w:tab w:val="clear" w:pos="3600"/>
                 <w:tab w:val="clear" w:pos="3960"/>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="clear" w:pos="5400"/>
                 <w:tab w:val="clear" w:pos="5760"/>
                 <w:tab w:val="clear" w:pos="6120"/>
                 <w:tab w:val="clear" w:pos="6480"/>
                 <w:tab w:val="clear" w:pos="6840"/>
                 <w:tab w:val="clear" w:pos="7200"/>
                 <w:tab w:val="clear" w:pos="7560"/>
                 <w:tab w:val="clear" w:pos="7920"/>
                 <w:tab w:val="clear" w:pos="8280"/>
               </w:tabs>
-              <w:ind w:left="0" w:right="86"/>
-              <w:jc w:val="center"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1822" w:type="dxa"/>
+            <w:tcW w:w="1804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5621FD51" w14:textId="77777777" w:rsidR="0095402E" w:rsidRPr="00487953" w:rsidRDefault="0095402E" w:rsidP="005F6AAC">
+          <w:p w14:paraId="5621FD51" w14:textId="77777777" w:rsidR="0095402E" w:rsidRPr="00487953" w:rsidRDefault="0095402E" w:rsidP="008B53C3">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="0"/>
                 <w:tab w:val="clear" w:pos="450"/>
                 <w:tab w:val="clear" w:pos="810"/>
                 <w:tab w:val="clear" w:pos="1080"/>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="1800"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2520"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="3240"/>
                 <w:tab w:val="clear" w:pos="3600"/>
                 <w:tab w:val="clear" w:pos="3960"/>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="clear" w:pos="5400"/>
                 <w:tab w:val="clear" w:pos="5760"/>
                 <w:tab w:val="clear" w:pos="6120"/>
                 <w:tab w:val="clear" w:pos="6480"/>
                 <w:tab w:val="clear" w:pos="6840"/>
                 <w:tab w:val="clear" w:pos="7200"/>
                 <w:tab w:val="clear" w:pos="7560"/>
                 <w:tab w:val="clear" w:pos="7920"/>
                 <w:tab w:val="clear" w:pos="8280"/>
               </w:tabs>
-              <w:ind w:left="0" w:right="86"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00487953">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>PI Phone Number/Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2249" w:type="dxa"/>
+            <w:tcW w:w="1796" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70FFFBFE" w14:textId="77777777" w:rsidR="0095402E" w:rsidRPr="00B7450C" w:rsidRDefault="0095402E" w:rsidP="0025466E">
+          <w:p w14:paraId="70FFFBFE" w14:textId="77777777" w:rsidR="0095402E" w:rsidRPr="00B7450C" w:rsidRDefault="0095402E" w:rsidP="008B53C3">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="0"/>
                 <w:tab w:val="clear" w:pos="450"/>
                 <w:tab w:val="clear" w:pos="810"/>
                 <w:tab w:val="clear" w:pos="1080"/>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="1800"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2520"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="3240"/>
                 <w:tab w:val="clear" w:pos="3600"/>
                 <w:tab w:val="clear" w:pos="3960"/>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="clear" w:pos="5400"/>
                 <w:tab w:val="clear" w:pos="5760"/>
                 <w:tab w:val="clear" w:pos="6120"/>
                 <w:tab w:val="clear" w:pos="6480"/>
                 <w:tab w:val="clear" w:pos="6840"/>
                 <w:tab w:val="clear" w:pos="7200"/>
                 <w:tab w:val="clear" w:pos="7560"/>
                 <w:tab w:val="clear" w:pos="7920"/>
                 <w:tab w:val="clear" w:pos="8280"/>
               </w:tabs>
-              <w:ind w:left="0" w:right="86"/>
-              <w:jc w:val="center"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0840808F" w14:textId="0C3ECA68" w:rsidR="00847B4F" w:rsidRPr="005D0238" w:rsidRDefault="00847B4F" w:rsidP="00023C0E">
+    <w:p w14:paraId="0840808F" w14:textId="0C3ECA68" w:rsidR="00847B4F" w:rsidRPr="005D0238" w:rsidRDefault="00847B4F" w:rsidP="008B53C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-270"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="720" w:right="86" w:hanging="720"/>
-[...11 lines deleted...]
-        </w:numPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0464553E" w14:textId="77777777" w:rsidR="005E6D30" w:rsidRPr="005426EB" w:rsidRDefault="00EA3232" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
-        <w:ind w:right="86"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:sz w:val="22"/>
+          <w:specVanish/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00724737">
+        <w:t xml:space="preserve">TYPE OF </w:t>
+      </w:r>
+      <w:r w:rsidR="0048684C" w:rsidRPr="00724737">
+        <w:t>ORGANIZATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D90B5BB" w14:textId="462EF167" w:rsidR="00EA3232" w:rsidRDefault="005426EB" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
-          <w:u w:val="single"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">YPE OF </w:t>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0048684C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...15 lines deleted...]
-        <w:t>–</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Please indicate the type of organization of </w:t>
       </w:r>
       <w:r w:rsidR="00C23720" w:rsidRPr="00A22FE6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00F83A27" w:rsidRPr="00A22FE6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">he </w:t>
       </w:r>
       <w:r w:rsidR="00662BB6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Recipient</w:t>
       </w:r>
       <w:r w:rsidR="0022200E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> by selecting one of the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2398A139" w14:textId="77777777" w:rsidR="00540747" w:rsidRPr="005D0238" w:rsidRDefault="00540747" w:rsidP="00023C0E">
-[...10 lines deleted...]
-        <w:ind w:left="720" w:right="86" w:hanging="360"/>
+    <w:p w14:paraId="2398A139" w14:textId="77777777" w:rsidR="00540747" w:rsidRPr="005D0238" w:rsidRDefault="00540747" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="316DDCD4" w14:textId="4FCB1846" w:rsidR="00DB6A4A" w:rsidRPr="00D039FA" w:rsidRDefault="00F14909" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D039FA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For-Profit </w:t>
       </w:r>
       <w:r w:rsidR="00D039FA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Business:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EBD71AD" w14:textId="0B78FFF3" w:rsidR="0022200E" w:rsidRPr="00A22FE6" w:rsidRDefault="00000000" w:rsidP="00023C0E">
+    <w:p w14:paraId="5EBD71AD" w14:textId="2D7AA393" w:rsidR="0022200E" w:rsidRPr="00A22FE6" w:rsidRDefault="000458CD" w:rsidP="008B53C3">
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="2037619091"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00D80D5B">
+          <w:r w:rsidR="00C13E79">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00CB3BD3" w:rsidRPr="00CB3BD3">
+      <w:r w:rsidR="00374DFE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00221478">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Small Business (A “</w:t>
       </w:r>
       <w:r w:rsidR="00221478" w:rsidRPr="00A22FE6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Small Business</w:t>
       </w:r>
       <w:r w:rsidR="00221478">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1196,175 +1200,177 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00221478">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Size Standards</w:t>
       </w:r>
       <w:r w:rsidR="0049748E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>; see</w:t>
       </w:r>
       <w:r w:rsidR="00221478">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00EB6A2A" w:rsidRPr="00EB6A2A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>SBA Size Standards</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00221478">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24BEF0B0" w14:textId="294772D9" w:rsidR="0022200E" w:rsidRDefault="00000000" w:rsidP="00023C0E">
+    <w:p w14:paraId="24BEF0B0" w14:textId="6595B3FF" w:rsidR="0022200E" w:rsidRDefault="000458CD" w:rsidP="008B53C3">
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="268432823"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CB3BD3">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00CB3BD3" w:rsidRPr="00CB3BD3">
+      <w:r w:rsidR="00374DFE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00221478">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Other than a Small Business (e.g., large business) </w:t>
-[...13 lines deleted...]
-        <w:ind w:left="720" w:right="86" w:hanging="360"/>
+        <w:t xml:space="preserve">Other than a Small Business </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C24468F" w14:textId="77777777" w:rsidR="00540747" w:rsidRPr="005D0238" w:rsidRDefault="00540747" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26B3C5C0" w14:textId="0DB5CED3" w:rsidR="00E75B86" w:rsidRPr="00221478" w:rsidRDefault="00221478" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00221478">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Non-Profit Organization:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59B61C82" w14:textId="0F5A0D0B" w:rsidR="00221478" w:rsidRPr="00A22FE6" w:rsidRDefault="00000000" w:rsidP="00023C0E">
+    <w:p w14:paraId="59B61C82" w14:textId="63A702C8" w:rsidR="00221478" w:rsidRPr="00A22FE6" w:rsidRDefault="000458CD" w:rsidP="008B53C3">
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-538978689"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00CB3BD3">
+          <w:r w:rsidR="00501087">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00CB3BD3" w:rsidRPr="00CB3BD3">
+      <w:r w:rsidR="00374DFE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00221478" w:rsidRPr="00A22FE6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A university or other institution of higher education or an organization of the type described in Section 501(c)(3) of the Internal Revenue Code of 1954 (26 U</w:t>
       </w:r>
       <w:r w:rsidR="008649A2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00221478" w:rsidRPr="00A22FE6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1445,83 +1451,84 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00221478" w:rsidRPr="00A22FE6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008649A2" w:rsidRPr="005D0238">
         <w:t>§</w:t>
       </w:r>
       <w:r w:rsidR="008649A2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00221478" w:rsidRPr="00A22FE6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>501(a))</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A708530" w14:textId="3CC30FC3" w:rsidR="00221478" w:rsidRPr="00A22FE6" w:rsidRDefault="00000000" w:rsidP="00023C0E">
+    <w:p w14:paraId="3A708530" w14:textId="62571D8D" w:rsidR="00221478" w:rsidRPr="00A22FE6" w:rsidRDefault="000458CD" w:rsidP="008B53C3">
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="868644372"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D80D5B">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00CB3BD3" w:rsidRPr="00CB3BD3">
+      <w:r w:rsidR="00374DFE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00221478" w:rsidRPr="00A22FE6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>An organization of the type described in Section 501(c)(4) of the Internal Revenue Code of 1954 (26 U</w:t>
       </w:r>
       <w:r w:rsidR="008649A2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00221478" w:rsidRPr="00A22FE6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1582,83 +1589,84 @@
       <w:r w:rsidR="00221478" w:rsidRPr="00A22FE6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="008649A2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="008649A2" w:rsidRPr="005D0238">
         <w:t>§</w:t>
       </w:r>
       <w:r w:rsidR="00221478" w:rsidRPr="00A22FE6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 501(a))</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09B253BD" w14:textId="38F2422D" w:rsidR="00221478" w:rsidRPr="00A22FE6" w:rsidRDefault="00000000" w:rsidP="00023C0E">
+    <w:p w14:paraId="09B253BD" w14:textId="2CF67A49" w:rsidR="00221478" w:rsidRPr="00A22FE6" w:rsidRDefault="000458CD" w:rsidP="008B53C3">
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="752171639"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CB3BD3">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00CB3BD3" w:rsidRPr="00CB3BD3">
+      <w:r w:rsidR="00374DFE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00221478" w:rsidRPr="00A22FE6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>An organization of the type described in Section 501(c)(6) of the Internal Revenue Code of 1954 (26 U</w:t>
       </w:r>
       <w:r w:rsidR="008649A2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00221478" w:rsidRPr="00A22FE6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1719,4477 +1727,4465 @@
       <w:r w:rsidR="00221478" w:rsidRPr="00A22FE6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="008649A2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="008649A2" w:rsidRPr="005D0238">
         <w:t>§</w:t>
       </w:r>
       <w:r w:rsidR="00221478" w:rsidRPr="00A22FE6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 501(a))</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19433036" w14:textId="5FE79D2B" w:rsidR="00221478" w:rsidRPr="00A22FE6" w:rsidRDefault="00000000" w:rsidP="00023C0E">
+    <w:p w14:paraId="19433036" w14:textId="449AFAE1" w:rsidR="00221478" w:rsidRPr="00A22FE6" w:rsidRDefault="000458CD" w:rsidP="008B53C3">
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1076561249"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CB3BD3">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00CB3BD3" w:rsidRPr="00CB3BD3">
+      <w:r w:rsidR="00374DFE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00221478" w:rsidRPr="00A22FE6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>A nonprofit scientific or educational organization qualified under a State nonprofit organization statute. (Please identify the statute.)</w:t>
+        <w:t>A nonprofit scientific or educational organization qualified under a State nonprofit organization statute</w:t>
+      </w:r>
+      <w:r w:rsidR="00100E61">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00221478" w:rsidRPr="00A22FE6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(Please identify the statute.)</w:t>
       </w:r>
       <w:r w:rsidR="00292A47">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00023C0E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="419D4416" w14:textId="53856CF6" w:rsidR="00221478" w:rsidRDefault="00000000" w:rsidP="00023C0E">
+      <w:r w:rsidR="00A926DE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="419D4416" w14:textId="3543BA60" w:rsidR="00221478" w:rsidRDefault="000458CD" w:rsidP="008B53C3">
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1413079751"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CB3BD3">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00CB3BD3" w:rsidRPr="00CB3BD3">
+      <w:r w:rsidR="00374DFE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00221478" w:rsidRPr="00A22FE6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Other (specify type):</w:t>
       </w:r>
       <w:r w:rsidR="00023C0E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-        <w:ind w:left="720" w:right="86" w:hanging="360"/>
+      <w:r w:rsidR="00A926DE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4949C9DF" w14:textId="77777777" w:rsidR="00540747" w:rsidRPr="005D0238" w:rsidRDefault="00540747" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ED24D99" w14:textId="1B495897" w:rsidR="00F977FC" w:rsidRDefault="00292A47" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Other</w:t>
       </w:r>
       <w:r w:rsidR="00DE6D1D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (specify type)</w:t>
       </w:r>
       <w:r w:rsidRPr="00221478">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00914564">
-[...8 lines deleted...]
-    <w:p w14:paraId="54F7BB66" w14:textId="578AC876" w:rsidR="00F977FC" w:rsidRDefault="00000000" w:rsidP="00023C0E">
+    </w:p>
+    <w:p w14:paraId="54F7BB66" w14:textId="7774F752" w:rsidR="00F977FC" w:rsidRDefault="000458CD" w:rsidP="008B53C3">
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1909034051"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00CB3BD3">
+          <w:r w:rsidR="00CD387A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00CB3BD3" w:rsidRPr="00CB3BD3">
+      <w:r w:rsidR="00374DFE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F977FC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>State or Local Government</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EDD2992" w14:textId="02393834" w:rsidR="00F977FC" w:rsidRDefault="00000000" w:rsidP="00023C0E">
+    <w:p w14:paraId="3EDD2992" w14:textId="1FEAA2B9" w:rsidR="00F977FC" w:rsidRDefault="000458CD" w:rsidP="008B53C3">
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1116645021"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CB3BD3">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00CB3BD3" w:rsidRPr="00CB3BD3">
+      <w:r w:rsidR="00374DFE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F977FC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Indian Tribal Government</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4590A6FF" w14:textId="682DD47E" w:rsidR="00221478" w:rsidRDefault="00000000" w:rsidP="00023C0E">
-[...53 lines deleted...]
-    <w:p w14:paraId="5963601F" w14:textId="690D8D50" w:rsidR="002B1B62" w:rsidRPr="00A22FE6" w:rsidRDefault="00000000" w:rsidP="00023C0E">
+    <w:p w14:paraId="5963601F" w14:textId="5FF98DB7" w:rsidR="002B1B62" w:rsidRPr="00A22FE6" w:rsidRDefault="000458CD" w:rsidP="008B53C3">
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="908270433"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CB3BD3">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00CB3BD3" w:rsidRPr="00CB3BD3">
+      <w:r w:rsidR="00374DFE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00914564">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Other not listed (specify type)</w:t>
       </w:r>
       <w:r w:rsidR="00540747">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00023C0E">
-[...16 lines deleted...]
-    <w:p w14:paraId="7143851D" w14:textId="77777777" w:rsidR="00185743" w:rsidRDefault="00185743">
+      <w:r w:rsidR="000B37C1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04B11FBD" w14:textId="77777777" w:rsidR="00F77F24" w:rsidRDefault="00F77F24" w:rsidP="008B53C3">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="067E8FDC" w14:textId="77777777" w:rsidR="003A3DD1" w:rsidRDefault="003A3DD1" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:widowControl/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...15 lines deleted...]
-          <w:u w:val="single"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AACE642" w14:textId="7E3F054C" w:rsidR="00764F6A" w:rsidRPr="00724737" w:rsidRDefault="00AD01DE" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+        <w:spacing w:after="120"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00724737">
+        <w:t>DATA RIGHTS AND REPRESENTATIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05C3E392" w14:textId="1DD213DF" w:rsidR="004D5B54" w:rsidRPr="005E6D30" w:rsidRDefault="004D5B54" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:keepNext/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005E6D30">
+        <w:t>TECHNICAL DATA PRODUCED UNDER THE AWARD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46FE19D3" w14:textId="62DB3A0B" w:rsidR="004D5B54" w:rsidRPr="005D0238" w:rsidRDefault="004D5B54" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D0238">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...41 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>The U.S. Government retains unlimited rights in all technical data produced under the award, including the right to distribute it to the public.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D319FED" w14:textId="77777777" w:rsidR="004D5B54" w:rsidRPr="005D0238" w:rsidRDefault="004D5B54" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13D10CA2" w14:textId="5E52E356" w:rsidR="004D5B54" w:rsidRPr="005D0238" w:rsidRDefault="004D5B54" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D0238">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">s </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>An exception is that DOE, pursuant to special statutory authority, may agree to protect certain categories of data produced under an award</w:t>
+      </w:r>
+      <w:r w:rsidR="003912A1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, typically</w:t>
       </w:r>
       <w:r w:rsidRPr="005D0238">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">the </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for</w:t>
+      </w:r>
+      <w:r w:rsidR="003912A1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a term of</w:t>
       </w:r>
       <w:r w:rsidRPr="005D0238">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> or a Subrecipient</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> five years (“Protected Data”)</w:t>
+      </w:r>
+      <w:r w:rsidR="00100E61">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidRPr="005D0238">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...20 lines deleted...]
-      </w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">See the Rights in Technical Data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005D0238">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...37 lines deleted...]
-      </w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>section</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005D0238">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">the inventing </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00885258">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Announcement (</w:t>
+      </w:r>
+      <w:r w:rsidR="005E15CF" w:rsidRPr="6B4D7600">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Notice of Funding Opportunity (</w:t>
+      </w:r>
+      <w:r w:rsidR="005E15CF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NOFO</w:t>
+      </w:r>
+      <w:r w:rsidR="005E15CF" w:rsidRPr="6B4D7600">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00753CAB" w:rsidRPr="00753CAB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Requests for Applications (RFAs), Broad Agency Announcements (BAAs) </w:t>
+      </w:r>
+      <w:r w:rsidR="000659F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidR="00753CAB" w:rsidRPr="00753CAB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> other solicitation</w:t>
+      </w:r>
+      <w:r w:rsidR="005E15CF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="005D0238">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...251 lines deleted...]
-    <w:p w14:paraId="4B8668C9" w14:textId="77777777" w:rsidR="004D5B54" w:rsidRPr="005D0238" w:rsidRDefault="004D5B54" w:rsidP="005D0238">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>under which the award was selected to determine whether Protected Data is available for this award</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66A09">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55DE6BE8" w14:textId="77777777" w:rsidR="004D5B54" w:rsidRPr="005D0238" w:rsidRDefault="004D5B54" w:rsidP="008B53C3">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E6EB9A9" w14:textId="77777777" w:rsidR="004D5B54" w:rsidRPr="003D2569" w:rsidRDefault="004D5B54" w:rsidP="005D0238">
-[...16 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="50DE80F1" w14:textId="19B60218" w:rsidR="004D5B54" w:rsidRPr="005D0238" w:rsidRDefault="004D5B54" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="005D0238">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If Protected Data is offered under the </w:t>
+      </w:r>
+      <w:r w:rsidR="006B1FB0">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...39 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NOFO</w:t>
+      </w:r>
       <w:r w:rsidRPr="005D0238">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...62 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> or a class or advance patent waiver may request an </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="005D0238">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...32 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> please indicate whether the Recipient wants it to be included in the award terms and conditions</w:t>
+      </w:r>
+      <w:r w:rsidR="00100E61">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD01DE" w:rsidRPr="005D0238">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
       <w:r w:rsidRPr="005D0238">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...535 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a Subrecipient to be able to mark data as Protected Data, Protected Data must be in the prime award with the Recipient.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="040CC5A4" w14:textId="05B86D64" w:rsidR="004D5B54" w:rsidRPr="005D0238" w:rsidRDefault="000458CD" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1671865855"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00EB5859">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00EB5859" w:rsidRPr="00EB5859">
+      <w:r w:rsidR="00374DFE">
         <w:rPr>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004D5B54" w:rsidRPr="005D0238">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yes, the Recipient wants the ability to mark certain data as Protected Data under the award. If you select this option, instructions for how to mark data as Protected Data will be added to the award terms and conditions. </w:t>
-[...17 lines deleted...]
-      <w:pPr>
+        <w:t>Yes, the Recipient wants the ability to mark certain data as Protected Data under the award</w:t>
+      </w:r>
+      <w:r w:rsidR="00100E61">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="004D5B54" w:rsidRPr="005D0238">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>If you select this option, instructions for how to mark data as Protected Data will be added to the award terms and conditions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17BAECD2" w14:textId="0A219103" w:rsidR="004D5B54" w:rsidRPr="005D0238" w:rsidRDefault="000458CD" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-375162865"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D80D5B">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="005D0238" w:rsidRPr="00EB5859">
+      <w:r w:rsidR="00374DFE">
         <w:rPr>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004D5B54" w:rsidRPr="005D0238">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>No, the Recipient does not want the ability to mark certain data as Protected Data. For example, even when Protected Data is an option, many organizations, especially educational institutions, intend to publish the resulting technical data and share it broadly within the scientific community consistent with its Fundamental Research Exclusion policies.</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="421DB344" w14:textId="5D1A9BA4" w:rsidR="004D5B54" w:rsidRPr="00195833" w:rsidRDefault="004D5B54">
+        <w:t>No, the Recipient does not want the ability to mark certain data as Protected Data</w:t>
+      </w:r>
+      <w:r w:rsidR="00100E61">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="004D5B54" w:rsidRPr="005D0238">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>For example, even when Protected Data is an option, many organizations, especially educational institutions, intend to publish the resulting technical data and share it broadly within the scientific community consistent with its Fundamental Research Exclusion policies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="421DB344" w14:textId="212E8535" w:rsidR="004D5B54" w:rsidRPr="00195833" w:rsidRDefault="004D5B54" w:rsidP="005C26A4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="-90"/>
-          <w:tab w:val="left" w:pos="1440"/>
-[...1 lines deleted...]
-        <w:ind w:left="720" w:right="86"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00195833">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Even when Protected Data is not available or </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE5DF1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">used, DOE will protect </w:t>
       </w:r>
       <w:r w:rsidRPr="00937475">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>invention disclosures from public disclosure for a reasonable time in order to allow for the filing of a patent application.</w:t>
-[...38 lines deleted...]
-    <w:p w14:paraId="26EA9EE9" w14:textId="77777777" w:rsidR="004D5B54" w:rsidRDefault="004D5B54" w:rsidP="004D5B54">
+        <w:t xml:space="preserve">invention disclosures from public disclosure for a reasonable time </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD01DE" w:rsidRPr="00937475">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00937475">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> allow for the filing of a patent application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="160A4872" w14:textId="77777777" w:rsidR="00764F6A" w:rsidRPr="005D0238" w:rsidRDefault="00764F6A" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="238A086B" w14:textId="4F1C0D1A" w:rsidR="00764F6A" w:rsidRPr="005C47AE" w:rsidRDefault="00764F6A" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C47AE">
+        <w:t>IDENTIFICATION OF LIMITED RIGHTS DATA AND RESTRICTED COMPUTER SOFTWARE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="563E9FE1" w14:textId="77777777" w:rsidR="0007707A" w:rsidRDefault="0007707A" w:rsidP="008B53C3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:left="720" w:right="86"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26EA9EE9" w14:textId="3A07BF31" w:rsidR="004D5B54" w:rsidRPr="0007707A" w:rsidRDefault="004D5B54" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007707A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Definitions:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11DF2A56" w14:textId="77777777" w:rsidR="004D5B54" w:rsidRPr="003D2569" w:rsidRDefault="004D5B54" w:rsidP="003D2569">
+    <w:p w14:paraId="11DF2A56" w14:textId="621D1750" w:rsidR="004D5B54" w:rsidRPr="003D2569" w:rsidRDefault="004D5B54" w:rsidP="008B53C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="86"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2569">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Limited Rights Data:</w:t>
-      </w:r>
+        <w:t>Limited Rights Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003D2569">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="3967E8FA" w14:textId="77777777" w:rsidR="004D5B54" w:rsidRPr="003D2569" w:rsidRDefault="004D5B54" w:rsidP="003D2569">
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D2569">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B37C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C97947">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D2569">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>onfidential</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D2569">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or trade secret-type data developed solely at private expense outside of any government contract or award.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3967E8FA" w14:textId="5396A55E" w:rsidR="004D5B54" w:rsidRPr="003D2569" w:rsidRDefault="004D5B54" w:rsidP="008B53C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="86"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2569">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Restricted Computer Software:</w:t>
-      </w:r>
+        <w:t>Restricted Computer Software</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003D2569">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="6261A073" w14:textId="77777777" w:rsidR="004D5B54" w:rsidRDefault="004D5B54" w:rsidP="004D5B54">
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D2569">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B37C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C97947">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D2569">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>roprietary</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D2569">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> computer software developed solely at private expense outside of any government contract or award.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56554F9E" w14:textId="311CF427" w:rsidR="004D5B54" w:rsidRDefault="004D5B54" w:rsidP="008B53C3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:left="720" w:right="86"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="56554F9E" w14:textId="56A873F5" w:rsidR="004D5B54" w:rsidRDefault="004D5B54" w:rsidP="004D5B54">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please describe below </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B41D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any Limited Rights Data or Restricted Computer Software </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that will be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B41D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>use</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>d by the Recipient or any Subrecipient</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B41D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to carry out </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B41D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>work under the award</w:t>
+      </w:r>
+      <w:r w:rsidR="00100E61">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099528A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">escribe it in a few sentences or bullets with sufficient detail so that </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DOE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099528A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>understand how it relates to the award work</w:t>
+      </w:r>
+      <w:r w:rsidR="00100E61">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Published patent applications and patents should NOT be listed because those are public documents</w:t>
+      </w:r>
+      <w:r w:rsidR="00100E61">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Limited Rights Data and Restricted Computer Software are privately funded </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C28AA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>confidential</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data and software.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21DC3332" w14:textId="77777777" w:rsidR="004D5B54" w:rsidRDefault="004D5B54" w:rsidP="008B53C3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:left="720" w:right="86"/>
-[...103 lines deleted...]
-    <w:p w14:paraId="21DC3332" w14:textId="77777777" w:rsidR="004D5B54" w:rsidRDefault="004D5B54" w:rsidP="004D5B54">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17A4D3FE" w14:textId="0BA39973" w:rsidR="004D5B54" w:rsidRDefault="004D5B54" w:rsidP="008B53C3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:left="720" w:right="86"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="17A4D3FE" w14:textId="74356FE3" w:rsidR="004D5B54" w:rsidRDefault="004D5B54" w:rsidP="004D5B54">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">While DOE reserves the right to inspect Limited Rights Data and Restricted Computer Software, it normally does not require it </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> delivered to DOE except as necessary to evaluate the award work</w:t>
+      </w:r>
+      <w:r w:rsidR="00100E61">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Based on the description below, DOE will determine whether delivery is necessary</w:t>
+      </w:r>
+      <w:r w:rsidR="00100E61">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In such cases, the award will provide instructions on how to mark the data and software </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD01DE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> protect it from public disclosure and limit the use of the data and software by DOE for evaluation purposes only</w:t>
+      </w:r>
+      <w:r w:rsidR="00100E61">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>It is important to provide a sufficient description of the Limited Rights Data and Restricted Computer Software</w:t>
+      </w:r>
+      <w:r w:rsidR="00100E61">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>If the description is insufficient, DOE may require the Limited Rights Data and Restricted Computer Software to be delivered to DOE to ensure the award work can be evaluated properly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF3943A" w14:textId="77777777" w:rsidR="00D01509" w:rsidRDefault="00D01509" w:rsidP="008B53C3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:left="720" w:right="86"/>
-[...26 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="002B51AB" w14:textId="02227138" w:rsidR="004D5B54" w:rsidRPr="00195833" w:rsidRDefault="00764F6A" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:widowControl/>
-        <w:rPr>
-[...13 lines deleted...]
-      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="-90"/>
         </w:tabs>
-        <w:ind w:left="720" w:right="86"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00195833">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Based on the above, please </w:t>
       </w:r>
       <w:r w:rsidR="004D5B54" w:rsidRPr="00195833">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>check the option that applies and provide the descriptions when applicable:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7679D088" w14:textId="77777777" w:rsidR="00764F6A" w:rsidRPr="001E57B8" w:rsidRDefault="00764F6A" w:rsidP="008A05BA">
-[...13 lines deleted...]
-        <w:ind w:left="1080" w:right="86" w:hanging="360"/>
+    <w:p w14:paraId="3A41D669" w14:textId="3D0C3F80" w:rsidR="00764F6A" w:rsidRDefault="000458CD" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
+        <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1570577449"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="008A05BA">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00CB3BD3" w:rsidRPr="00CB3BD3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00764F6A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>No Limited Rights Data will be utilized in the performance of this award.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ACB4E4B" w14:textId="77777777" w:rsidR="00764F6A" w:rsidRPr="001E57B8" w:rsidRDefault="00764F6A" w:rsidP="008A05BA">
-[...13 lines deleted...]
-        <w:ind w:left="1080" w:right="86" w:hanging="360"/>
+    <w:p w14:paraId="7AFE3C5B" w14:textId="335086FF" w:rsidR="00390842" w:rsidRDefault="000458CD" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="688254410"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00CB3BD3">
+          <w:r w:rsidR="00A3249D">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00CB3BD3" w:rsidRPr="00CB3BD3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00764F6A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Limited Rights Data as described in the box below will be utilized in the performance of this award:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44971A0B" w14:textId="77777777" w:rsidR="00764F6A" w:rsidRPr="001E57B8" w:rsidRDefault="00764F6A" w:rsidP="001E57B8">
-[...12 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="7C775806" w14:textId="77777777" w:rsidR="002C40B7" w:rsidRDefault="002C40B7" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
-        <w:tabs>
-[...10 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B9F36DD" w14:textId="77777777" w:rsidR="002C40B7" w:rsidRDefault="002C40B7" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
-        <w:tabs>
-[...10 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55B0CFFC" w14:textId="3DDB31B2" w:rsidR="00764F6A" w:rsidRPr="001E57B8" w:rsidRDefault="00764F6A" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03089FBB" w14:textId="77777777" w:rsidR="004D5B54" w:rsidRPr="00195833" w:rsidRDefault="00764F6A" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="-90"/>
         </w:tabs>
-        <w:ind w:left="1080" w:right="86"/>
-[...23 lines deleted...]
-        <w:ind w:left="720" w:right="86"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00195833">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Based on the above, please </w:t>
       </w:r>
       <w:r w:rsidR="004D5B54" w:rsidRPr="00195833">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>check the option that applies and provide the descriptions when applicable:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B27E8CF" w14:textId="186AA214" w:rsidR="00764F6A" w:rsidRPr="001E57B8" w:rsidRDefault="00764F6A" w:rsidP="008A05BA">
-[...13 lines deleted...]
-        <w:ind w:left="1080" w:right="86" w:hanging="360"/>
+    <w:p w14:paraId="437819F6" w14:textId="46448803" w:rsidR="00764F6A" w:rsidRDefault="000458CD" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
+        <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-614598620"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CB3BD3">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00CB3BD3" w:rsidRPr="00CB3BD3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="008A170C" w:rsidRPr="00BA722D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No </w:t>
+      </w:r>
       <w:r w:rsidR="00764F6A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Restricted Computer Software will NOT be utilized in the performance of this award.</w:t>
-[...16 lines deleted...]
-        <w:ind w:left="1080" w:right="86" w:hanging="360"/>
+        <w:t xml:space="preserve">Restricted Computer Software will be utilized </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00764F6A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00764F6A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the performance of this award.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="275F86D1" w14:textId="5AD827A0" w:rsidR="00764F6A" w:rsidRDefault="000458CD" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-474137504"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CB3BD3">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00CB3BD3" w:rsidRPr="00CB3BD3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00764F6A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Restricted Computer Software as described in the box below will be utilized in the performance of this award: </w:t>
-[...15 lines deleted...]
-      <w:pPr>
+        <w:t>Restricted Computer Software as described in the box below will be utilized in the performance of this award:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A3D963E" w14:textId="77777777" w:rsidR="002C40B7" w:rsidRDefault="002C40B7" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
-        <w:tabs>
-[...10 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47B98A16" w14:textId="77777777" w:rsidR="002C40B7" w:rsidRDefault="002C40B7" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
-        <w:tabs>
-[...10 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D0073F1" w14:textId="6A3B934F" w:rsidR="002C40B7" w:rsidRPr="001E57B8" w:rsidRDefault="002C40B7" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
-        <w:tabs>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E3F7159" w14:textId="28A30C8D" w:rsidR="00764F6A" w:rsidRDefault="00764F6A" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A0F775B" w14:textId="77777777" w:rsidR="003A3DD1" w:rsidRDefault="003A3DD1" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E54F73D" w14:textId="18671752" w:rsidR="008A4CEC" w:rsidRPr="00E102B1" w:rsidRDefault="008A4CEC" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+        <w:spacing w:after="120"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E102B1">
+        <w:t>PROJECT PERFORMANCE SITE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77F7DA55" w14:textId="77777777" w:rsidR="00F3547B" w:rsidRPr="00AB36E5" w:rsidRDefault="00F3547B" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="53"/>
+          <w:numId w:val="81"/>
         </w:numPr>
-        <w:rPr>
-[...398 lines deleted...]
-          <w:sz w:val="22"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB36E5">
+        <w:t>PROJECT PERFORMANCE SITE AND CONGRESSIONAL DISTRICT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B10F843" w14:textId="77777777" w:rsidR="00824B9E" w:rsidRPr="0025798D" w:rsidRDefault="00192F90" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001042C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>List the address and congressional d</w:t>
       </w:r>
-      <w:r w:rsidR="001C1DD5">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="001C1DD5" w:rsidRPr="001042C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">istrict for the primary site </w:t>
       </w:r>
-      <w:r w:rsidR="00824B9E">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00824B9E" w:rsidRPr="001042C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>whe</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="001042C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">re the </w:t>
       </w:r>
-      <w:r w:rsidR="00F977FC">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00F977FC" w:rsidRPr="001042C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">project </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="001042C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>will be performed</w:t>
       </w:r>
-      <w:r w:rsidR="00824B9E">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00824B9E" w:rsidRPr="001042C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35110180" w14:textId="0C4C9108" w:rsidR="00824B9E" w:rsidRDefault="00824B9E" w:rsidP="001E57B8">
-[...1 lines deleted...]
-        <w:ind w:left="360" w:right="86"/>
+    <w:p w14:paraId="35110180" w14:textId="0C4C9108" w:rsidR="00824B9E" w:rsidRPr="007B4C2F" w:rsidRDefault="00824B9E" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1795"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2781"/>
+        <w:gridCol w:w="1679"/>
+        <w:gridCol w:w="2786"/>
+        <w:gridCol w:w="2284"/>
+        <w:gridCol w:w="2251"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000077B0" w14:paraId="0CC14593" w14:textId="77777777" w:rsidTr="00487953">
+      <w:tr w:rsidR="000077B0" w:rsidRPr="007B4C2F" w14:paraId="0CC14593" w14:textId="77777777" w:rsidTr="00610A08">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1795" w:type="dxa"/>
+            <w:tcW w:w="1679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="450661A6" w14:textId="09F976B5" w:rsidR="000077B0" w:rsidRPr="00487953" w:rsidRDefault="000077B0" w:rsidP="00487953">
+          <w:p w14:paraId="450661A6" w14:textId="09F976B5" w:rsidR="000077B0" w:rsidRPr="007B4C2F" w:rsidRDefault="000077B0" w:rsidP="008B53C3">
             <w:pPr>
-              <w:ind w:right="86"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00487953">
+            <w:r w:rsidRPr="007B4C2F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Street Address</w:t>
             </w:r>
-            <w:r w:rsidRPr="00487953">
+            <w:r w:rsidRPr="007B4C2F">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8721" w:type="dxa"/>
+            <w:tcW w:w="7321" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4DDF5B60" w14:textId="77777777" w:rsidR="000077B0" w:rsidRDefault="000077B0" w:rsidP="001E57B8">
+          <w:p w14:paraId="4DDF5B60" w14:textId="77777777" w:rsidR="000077B0" w:rsidRPr="007B4C2F" w:rsidRDefault="000077B0" w:rsidP="008B53C3">
             <w:pPr>
-              <w:ind w:right="86"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000077B0" w14:paraId="4AD06CFC" w14:textId="77777777" w:rsidTr="00487953">
+      <w:tr w:rsidR="000077B0" w:rsidRPr="007B4C2F" w14:paraId="4AD06CFC" w14:textId="77777777" w:rsidTr="00610A08">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1795" w:type="dxa"/>
+            <w:tcW w:w="1679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D96C7C1" w14:textId="06DB9ABD" w:rsidR="000077B0" w:rsidRPr="00487953" w:rsidRDefault="000077B0" w:rsidP="00487953">
+          <w:p w14:paraId="6D96C7C1" w14:textId="06DB9ABD" w:rsidR="000077B0" w:rsidRPr="007B4C2F" w:rsidRDefault="000077B0" w:rsidP="008B53C3">
             <w:pPr>
-              <w:ind w:right="86"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00487953">
+            <w:r w:rsidRPr="007B4C2F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>City</w:t>
             </w:r>
-            <w:r w:rsidRPr="00487953">
+            <w:r w:rsidRPr="007B4C2F">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3455" w:type="dxa"/>
+            <w:tcW w:w="2786" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C7A2F86" w14:textId="77777777" w:rsidR="000077B0" w:rsidRDefault="000077B0" w:rsidP="001E57B8">
+          <w:p w14:paraId="4C7A2F86" w14:textId="77777777" w:rsidR="000077B0" w:rsidRPr="007B4C2F" w:rsidRDefault="000077B0" w:rsidP="008B53C3">
             <w:pPr>
-              <w:ind w:right="86"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2485" w:type="dxa"/>
+            <w:tcW w:w="2284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="067DFDA0" w14:textId="5C735455" w:rsidR="000077B0" w:rsidRPr="00487953" w:rsidRDefault="000077B0" w:rsidP="00487953">
+          <w:p w14:paraId="067DFDA0" w14:textId="5C735455" w:rsidR="000077B0" w:rsidRPr="007B4C2F" w:rsidRDefault="000077B0" w:rsidP="008B53C3">
             <w:pPr>
-              <w:ind w:right="86"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00487953">
+            <w:r w:rsidRPr="007B4C2F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>State</w:t>
             </w:r>
-            <w:r w:rsidRPr="00487953">
+            <w:r w:rsidRPr="007B4C2F">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2781" w:type="dxa"/>
+            <w:tcW w:w="2251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A77A3B7" w14:textId="77777777" w:rsidR="000077B0" w:rsidRDefault="000077B0" w:rsidP="001E57B8">
+          <w:p w14:paraId="2A77A3B7" w14:textId="77777777" w:rsidR="000077B0" w:rsidRPr="007B4C2F" w:rsidRDefault="000077B0" w:rsidP="008B53C3">
             <w:pPr>
-              <w:ind w:right="86"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000077B0" w14:paraId="150F3852" w14:textId="77777777" w:rsidTr="00487953">
+      <w:tr w:rsidR="000077B0" w:rsidRPr="007B4C2F" w14:paraId="150F3852" w14:textId="77777777" w:rsidTr="00610A08">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1795" w:type="dxa"/>
+            <w:tcW w:w="1679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38F1E0A8" w14:textId="2B900F3A" w:rsidR="000077B0" w:rsidRPr="00487953" w:rsidRDefault="000077B0" w:rsidP="00487953">
+          <w:p w14:paraId="38F1E0A8" w14:textId="2B900F3A" w:rsidR="000077B0" w:rsidRPr="007B4C2F" w:rsidRDefault="000077B0" w:rsidP="008B53C3">
             <w:pPr>
-              <w:ind w:right="86"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00487953">
+            <w:r w:rsidRPr="007B4C2F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Zip Code</w:t>
             </w:r>
-            <w:r w:rsidR="005854DA">
+            <w:r w:rsidR="005854DA" w:rsidRPr="007B4C2F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> + 4</w:t>
             </w:r>
-            <w:r w:rsidRPr="00487953">
+            <w:r w:rsidRPr="007B4C2F">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3455" w:type="dxa"/>
+            <w:tcW w:w="2786" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32445018" w14:textId="77777777" w:rsidR="000077B0" w:rsidRDefault="000077B0" w:rsidP="001E57B8">
+          <w:p w14:paraId="32445018" w14:textId="77777777" w:rsidR="000077B0" w:rsidRPr="007B4C2F" w:rsidRDefault="000077B0" w:rsidP="008B53C3">
             <w:pPr>
-              <w:ind w:right="86"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2485" w:type="dxa"/>
+            <w:tcW w:w="2284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01C17201" w14:textId="0CDEE87D" w:rsidR="000077B0" w:rsidRPr="00487953" w:rsidRDefault="000077B0" w:rsidP="00487953">
+          <w:p w14:paraId="01C17201" w14:textId="0CDEE87D" w:rsidR="000077B0" w:rsidRPr="007B4C2F" w:rsidRDefault="000077B0" w:rsidP="008B53C3">
             <w:pPr>
-              <w:ind w:right="86"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00487953">
+            <w:r w:rsidRPr="007B4C2F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Congressional District</w:t>
             </w:r>
-            <w:r w:rsidRPr="00487953">
+            <w:r w:rsidRPr="007B4C2F">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2781" w:type="dxa"/>
+            <w:tcW w:w="2251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="753F3633" w14:textId="77777777" w:rsidR="000077B0" w:rsidRDefault="000077B0" w:rsidP="001E57B8">
+          <w:p w14:paraId="753F3633" w14:textId="77777777" w:rsidR="000077B0" w:rsidRPr="007B4C2F" w:rsidRDefault="000077B0" w:rsidP="008B53C3">
             <w:pPr>
-              <w:ind w:right="86"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000077B0" w14:paraId="1194D9C9" w14:textId="77777777" w:rsidTr="00487953">
+      <w:tr w:rsidR="000077B0" w:rsidRPr="007B4C2F" w14:paraId="1194D9C9" w14:textId="77777777" w:rsidTr="00610A08">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1795" w:type="dxa"/>
+            <w:tcW w:w="1679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03F05AAA" w14:textId="19F64F76" w:rsidR="000077B0" w:rsidRPr="00487953" w:rsidRDefault="000077B0" w:rsidP="00487953">
+          <w:p w14:paraId="03F05AAA" w14:textId="19F64F76" w:rsidR="000077B0" w:rsidRPr="007B4C2F" w:rsidRDefault="000077B0" w:rsidP="008B53C3">
             <w:pPr>
-              <w:ind w:right="86"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00487953">
+            <w:r w:rsidRPr="007B4C2F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Longitude</w:t>
             </w:r>
-            <w:r w:rsidRPr="00487953">
+            <w:r w:rsidRPr="007B4C2F">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3455" w:type="dxa"/>
+            <w:tcW w:w="2786" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36D2DA10" w14:textId="77777777" w:rsidR="000077B0" w:rsidRDefault="000077B0" w:rsidP="001E57B8">
+          <w:p w14:paraId="36D2DA10" w14:textId="77777777" w:rsidR="000077B0" w:rsidRPr="007B4C2F" w:rsidRDefault="000077B0" w:rsidP="008B53C3">
             <w:pPr>
-              <w:ind w:right="86"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2485" w:type="dxa"/>
+            <w:tcW w:w="2284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52047B64" w14:textId="2210F5C7" w:rsidR="000077B0" w:rsidRPr="00487953" w:rsidRDefault="000077B0" w:rsidP="00487953">
+          <w:p w14:paraId="52047B64" w14:textId="2210F5C7" w:rsidR="000077B0" w:rsidRPr="007B4C2F" w:rsidRDefault="000077B0" w:rsidP="008B53C3">
             <w:pPr>
-              <w:ind w:right="86"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00487953">
+            <w:r w:rsidRPr="007B4C2F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Latitude</w:t>
             </w:r>
-            <w:r w:rsidRPr="00487953">
+            <w:r w:rsidRPr="007B4C2F">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2781" w:type="dxa"/>
+            <w:tcW w:w="2251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10FE9488" w14:textId="77777777" w:rsidR="000077B0" w:rsidRDefault="000077B0" w:rsidP="001E57B8">
+          <w:p w14:paraId="10FE9488" w14:textId="77777777" w:rsidR="000077B0" w:rsidRPr="007B4C2F" w:rsidRDefault="000077B0" w:rsidP="008B53C3">
             <w:pPr>
-              <w:ind w:right="86"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="579F675F" w14:textId="5A666A26" w:rsidR="00CB3BD3" w:rsidRDefault="00CB3BD3">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="27102F3A" w14:textId="77777777" w:rsidR="006A3C18" w:rsidRPr="000713E2" w:rsidRDefault="006A3C18" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="194D804E" w14:textId="77777777" w:rsidR="00860C5C" w:rsidRPr="00860C5C" w:rsidRDefault="00860C5C" w:rsidP="001E57B8">
-[...38 lines deleted...]
-    <w:p w14:paraId="287AC412" w14:textId="77777777" w:rsidR="00860C5C" w:rsidRPr="001E57B8" w:rsidRDefault="00860C5C" w:rsidP="001E57B8">
+    <w:p w14:paraId="6C04EEFC" w14:textId="65A7280C" w:rsidR="001D1EA6" w:rsidRPr="00E102B1" w:rsidRDefault="00F41AED" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E102B1">
+        <w:t xml:space="preserve">POTENTIAL </w:t>
+      </w:r>
+      <w:r w:rsidR="006A3C18" w:rsidRPr="00E102B1">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="0089342A" w:rsidRPr="00E102B1">
+        <w:t xml:space="preserve">RIBAL </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E102B1">
+        <w:t>IMPACTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457EB6D8" w14:textId="64456FC9" w:rsidR="00040F04" w:rsidRPr="00E102B1" w:rsidRDefault="00040F04" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E102B1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Indian Tribes are typically impacted through their resources and reserved rights, which often include impacts to Indian reservations, as well as extending beyond reservation boundaries pursuant to treaties, statutes, case law and other applicable requirements (herein collectively and alternately referred to as “impact(s) on” or “impacts to” Indian Tribes”)</w:t>
+      </w:r>
+      <w:r w:rsidR="00100E61">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E102B1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tribal resources and reserved rights include, but are not limited to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29395449" w14:textId="2415F20F" w:rsidR="00040F04" w:rsidRPr="00E102B1" w:rsidRDefault="00040F04" w:rsidP="008B53C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="60"/>
+          <w:numId w:val="78"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E57B8">
+      <w:r w:rsidRPr="00E102B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">DISCLOSURE OF </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="001E57B8">
+        <w:t>Tribal land(s), including Indian Reservations and other Indian Land</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="176349DE" w14:textId="69574775" w:rsidR="00040F04" w:rsidRPr="00E102B1" w:rsidRDefault="00040F04" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="78"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> IMPROPRIETIES</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="08C0AF86" w14:textId="2FA745E4" w:rsidR="001935E6" w:rsidRDefault="001935E6" w:rsidP="008A08E2">
+      </w:pPr>
+      <w:r w:rsidRPr="00E102B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>historic homelands from which Tribes were removed, including:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CA0D040" w14:textId="143BD221" w:rsidR="00040F04" w:rsidRPr="00E102B1" w:rsidRDefault="00040F04" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="78"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E102B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>cultural sites</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DCA2DAA" w14:textId="48A0671E" w:rsidR="00040F04" w:rsidRPr="00E102B1" w:rsidRDefault="00040F04" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="78"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E102B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>sacred sites</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0046D73C" w14:textId="73D2B31B" w:rsidR="00040F04" w:rsidRPr="00E102B1" w:rsidRDefault="00040F04" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="78"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E102B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>burial sites</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38BBD1AB" w14:textId="6D2CE589" w:rsidR="00040F04" w:rsidRPr="00E102B1" w:rsidRDefault="00040F04" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="78"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E102B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>water rights</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="186761CB" w14:textId="083754EC" w:rsidR="00040F04" w:rsidRPr="00E102B1" w:rsidRDefault="00040F04" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="78"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E102B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>mineral and other subsurface rights</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="511F7459" w14:textId="2786512C" w:rsidR="00040F04" w:rsidRPr="00E102B1" w:rsidRDefault="00040F04" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="78"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E102B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>fishing rights</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51989FC0" w14:textId="7E31B46F" w:rsidR="00931203" w:rsidRPr="00E102B1" w:rsidRDefault="00040F04" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="78"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E102B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>hunting</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E102B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rights</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="140188DF" w14:textId="77777777" w:rsidR="00423211" w:rsidRPr="00CF52E1" w:rsidRDefault="00423211" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF52E1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Please review your project site/location against the Bureau of Indian Affairs Tract Viewer.  If the Tract Viewer notes any Indian land or resources, please provide those results below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71E6800B" w14:textId="19EC8ECF" w:rsidR="00423211" w:rsidRDefault="00423211" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00CF52E1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>https://biamaps.geoplatform.gov/biatracts/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4EDA5B03" w14:textId="77777777" w:rsidR="00423211" w:rsidRPr="00E102B1" w:rsidRDefault="00423211" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="776BB466" w14:textId="6ED48B12" w:rsidR="009B57DD" w:rsidRPr="00181A2C" w:rsidRDefault="009B57DD" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E102B1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Does this award have the potential to impact Indian Tribe(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF484E">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00DB46E2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Alaska Native Corporation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00181A2C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB46E2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00181A2C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79F49700" w14:textId="67564887" w:rsidR="009B57DD" w:rsidRDefault="009B57DD" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:id w:val="-543906179"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="001042C6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3751D535" w14:textId="77777777" w:rsidR="009B57DD" w:rsidRDefault="009B57DD" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="009B57DD" w:rsidSect="009B57DD">
+          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:headerReference w:type="first" r:id="rId15"/>
+          <w:footerReference w:type="first" r:id="rId16"/>
+          <w:endnotePr>
+            <w:numFmt w:val="decimal"/>
+          </w:endnotePr>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="648" w:right="1440" w:bottom="720" w:left="1440" w:header="648" w:footer="389" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:noEndnote/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="326"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="596D35FB" w14:textId="77777777" w:rsidR="009B57DD" w:rsidRDefault="009B57DD" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00336F58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00336F58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00336F58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, was the impact disclosed to DOE at the time of application?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DBCD552" w14:textId="77777777" w:rsidR="009B57DD" w:rsidRPr="00943981" w:rsidRDefault="009B57DD" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="9000"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:sectPr w:rsidR="009B57DD" w:rsidRPr="00943981" w:rsidSect="009B57DD">
+          <w:endnotePr>
+            <w:numFmt w:val="decimal"/>
+          </w:endnotePr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="648" w:right="1440" w:bottom="720" w:left="1440" w:header="648" w:footer="389" w:gutter="0"/>
+          <w:cols w:num="2" w:space="288" w:equalWidth="0">
+            <w:col w:w="7488" w:space="288"/>
+            <w:col w:w="1584"/>
+          </w:cols>
+          <w:noEndnote/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="326"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+            <w:sz w:val="28"/>
+          </w:rPr>
+          <w:id w:val="1605683384"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="28"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00325DBB">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00325DBB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00325DBB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+            <w:sz w:val="28"/>
+          </w:rPr>
+          <w:id w:val="-1314722675"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00943981">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="28"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00325DBB">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00325DBB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60507D49" w14:textId="77777777" w:rsidR="009B57DD" w:rsidRDefault="009B57DD" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Is the impacted Indian Tribe also the Prime recipient or a subrecipient?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AE332D6" w14:textId="77777777" w:rsidR="009B57DD" w:rsidRDefault="009B57DD" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49220300" w14:textId="77777777" w:rsidR="009B57DD" w:rsidRDefault="009B57DD" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:id w:val="-553237319"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="005A228B" w:rsidDel="006C55EF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yes </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:id w:val="-1078971157"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidDel="006C55EF">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="005A228B" w:rsidDel="006C55EF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A7AEAFB" w14:textId="63C25850" w:rsidR="009B57DD" w:rsidRDefault="009B57DD" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1800"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="009B57DD" w:rsidSect="006D6F41">
+          <w:endnotePr>
+            <w:numFmt w:val="decimal"/>
+          </w:endnotePr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="648" w:right="1440" w:bottom="720" w:left="1440" w:header="648" w:footer="389" w:gutter="0"/>
+          <w:cols w:num="2" w:space="0" w:equalWidth="0">
+            <w:col w:w="9360" w:space="-1"/>
+            <w:col w:w="-1"/>
+          </w:cols>
+          <w:noEndnote/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="326"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1E5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CD1E5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Additional</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> action may be required after further DOE consultation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78955D39" w14:textId="77777777" w:rsidR="009B57DD" w:rsidRDefault="009B57DD" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C83BCB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Is the impacted Indian Tribe also the Prime recipient or a subrecipient?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15263CD6" w14:textId="77777777" w:rsidR="009B57DD" w:rsidRPr="00943981" w:rsidRDefault="009B57DD" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="9000"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:sectPr w:rsidR="009B57DD" w:rsidRPr="00943981" w:rsidSect="009B57DD">
+          <w:endnotePr>
+            <w:numFmt w:val="decimal"/>
+          </w:endnotePr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="648" w:right="1440" w:bottom="720" w:left="1440" w:header="648" w:footer="389" w:gutter="0"/>
+          <w:cols w:num="2" w:space="288" w:equalWidth="0">
+            <w:col w:w="7488" w:space="288"/>
+            <w:col w:w="1584"/>
+          </w:cols>
+          <w:noEndnote/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="326"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+            <w:sz w:val="28"/>
+          </w:rPr>
+          <w:id w:val="-442152508"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="28"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00325DBB">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00325DBB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00325DBB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+            <w:sz w:val="28"/>
+          </w:rPr>
+          <w:id w:val="1165205747"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00325DBB">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="28"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00325DBB">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00325DBB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09500396" w14:textId="71A6E9BC" w:rsidR="006C55EF" w:rsidRDefault="000458CD" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="006C55EF" w:rsidSect="006557FA">
+          <w:footerReference w:type="default" r:id="rId17"/>
+          <w:headerReference w:type="first" r:id="rId18"/>
+          <w:footerReference w:type="first" r:id="rId19"/>
+          <w:endnotePr>
+            <w:numFmt w:val="decimal"/>
+          </w:endnotePr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="648" w:right="1440" w:bottom="720" w:left="1440" w:header="648" w:footer="389" w:gutter="0"/>
+          <w:cols w:num="2" w:space="0" w:equalWidth="0">
+            <w:col w:w="9360" w:space="-1"/>
+            <w:col w:w="-1"/>
+          </w:cols>
+          <w:noEndnote/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="326"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:id w:val="912280086"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="006C55EF">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="006C55EF" w:rsidRPr="005A228B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yes</w:t>
+      </w:r>
+      <w:r w:rsidR="00C42DFB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:id w:val="1938941493"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="006C55EF">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="006C55EF" w:rsidRPr="005A228B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12A0188E" w14:textId="15A84785" w:rsidR="00C44197" w:rsidRDefault="00C44197" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1E5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CD1E5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Additional</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> action may be required after further DOE consultation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C98AE00" w14:textId="028710E7" w:rsidR="007202E6" w:rsidRDefault="000458CD" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:id w:val="923928293"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00B329B8">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A40352" w:rsidRPr="001042C6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B16F81">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79B7E09B" w14:textId="724D5194" w:rsidR="00BC3B2C" w:rsidRPr="001042C6" w:rsidRDefault="00B16F81" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1E5D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Note:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019036E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE273D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019036E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidR="003114D6" w:rsidRPr="0019036E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an award is made, the Recipient is required to disclose any new potential impacts </w:t>
+      </w:r>
+      <w:r w:rsidR="00E456AE" w:rsidRPr="0019036E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>to Indian Tribes during the period of per</w:t>
+      </w:r>
+      <w:r w:rsidR="00E456AE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC48BC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mance</w:t>
+      </w:r>
+      <w:r w:rsidR="00E456AE" w:rsidRPr="0019036E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the award.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC48BC" w:rsidRPr="00AC48BC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Additional</w:t>
+      </w:r>
+      <w:r w:rsidR="00E456AE" w:rsidRPr="0019036E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> action may be required after DOE consultation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C45FF6" w14:textId="77777777" w:rsidR="001E0C32" w:rsidRDefault="001E0C32" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70BC3041" w14:textId="77777777" w:rsidR="003A3DD1" w:rsidRDefault="003A3DD1" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="194D804E" w14:textId="77777777" w:rsidR="00860C5C" w:rsidRPr="00DB46E2" w:rsidRDefault="00860C5C" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB46E2">
+        <w:t>BUSINESS ASSURANCES</w:t>
+      </w:r>
+      <w:r w:rsidR="008A2625" w:rsidRPr="00DB46E2">
+        <w:t xml:space="preserve"> AND PAYMENT INFORMATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="287AC412" w14:textId="77777777" w:rsidR="00860C5C" w:rsidRPr="000527C1" w:rsidRDefault="00860C5C" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="82"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000527C1">
+        <w:t>DISCLOSURE OF POTENTIAL IMPROPRIETIES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08C0AF86" w14:textId="29B4E139" w:rsidR="001935E6" w:rsidRDefault="001935E6" w:rsidP="008B53C3">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="450"/>
           <w:tab w:val="clear" w:pos="810"/>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="clear" w:pos="1530"/>
           <w:tab w:val="clear" w:pos="1890"/>
           <w:tab w:val="clear" w:pos="2250"/>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="clear" w:pos="2970"/>
           <w:tab w:val="clear" w:pos="3330"/>
           <w:tab w:val="clear" w:pos="3690"/>
         </w:tabs>
         <w:spacing w:after="120"/>
-        <w:ind w:left="360" w:right="86"/>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Below, please disclose if any of the following conditions exist</w:t>
       </w:r>
-      <w:r w:rsidR="00A66A09">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="00100E61">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00047C4B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>If the answer to any question (</w:t>
       </w:r>
-      <w:r w:rsidR="007F3B9B">
-        <w:rPr>
+      <w:r w:rsidR="007F3B9B" w:rsidRPr="00047C4B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00047C4B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) through </w:t>
       </w:r>
-      <w:r w:rsidR="007F3B9B">
-        <w:rPr>
+      <w:r w:rsidR="007F3B9B" w:rsidRPr="00047C4B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00975849">
-        <w:rPr>
+      <w:r w:rsidR="00975849" w:rsidRPr="00047C4B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00047C4B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidR="007F3B9B">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="007F3B9B" w:rsidRPr="00047C4B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">below is </w:t>
+      </w:r>
+      <w:r w:rsidR="00747654" w:rsidRPr="00047C4B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>“Y</w:t>
+      </w:r>
+      <w:r w:rsidR="007F3B9B" w:rsidRPr="00047C4B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidR="00747654" w:rsidRPr="00047C4B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="007F3B9B" w:rsidRPr="00047C4B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00047C4B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>provide a detailed explanation in an attachment to this form.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="631A5802" w14:textId="202B7D74" w:rsidR="00860C5C" w:rsidRDefault="001935E6" w:rsidP="000440E0">
+    <w:p w14:paraId="631A5802" w14:textId="202B7D74" w:rsidR="00860C5C" w:rsidRDefault="001935E6" w:rsidP="008B53C3">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-270"/>
           <w:tab w:val="clear" w:pos="450"/>
           <w:tab w:val="clear" w:pos="810"/>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="clear" w:pos="1530"/>
           <w:tab w:val="clear" w:pos="1890"/>
           <w:tab w:val="clear" w:pos="2250"/>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="clear" w:pos="2970"/>
           <w:tab w:val="clear" w:pos="3330"/>
           <w:tab w:val="clear" w:pos="3690"/>
         </w:tabs>
-        <w:ind w:right="86"/>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F62C12">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Is the proposed Recipient, Subrecipient(s), </w:t>
       </w:r>
       <w:r w:rsidR="00C7407F" w:rsidRPr="00F62C12">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>or any of the Recipient’s or Subrecipient’s principals</w:t>
       </w:r>
       <w:r w:rsidR="00C7407F" w:rsidRPr="00F62C12">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="2"/>
+        <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidR="00C7407F" w:rsidRPr="00F62C12">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62C12">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">under investigation for </w:t>
       </w:r>
       <w:r w:rsidR="00A06CEB" w:rsidRPr="00F62C12">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">or charged with </w:t>
       </w:r>
       <w:r w:rsidR="00E11B53" w:rsidRPr="00F62C12">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>a covered offense</w:t>
       </w:r>
       <w:r w:rsidR="00E11B53" w:rsidRPr="00F62C12">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="3"/>
+        <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidRPr="00F62C12">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04AF24A4" w14:textId="63A93FC4" w:rsidR="001935E6" w:rsidRPr="00F62C12" w:rsidRDefault="00000000" w:rsidP="008A05BA">
+    <w:p w14:paraId="04AF24A4" w14:textId="316714CF" w:rsidR="001935E6" w:rsidRPr="00F62C12" w:rsidRDefault="000458CD" w:rsidP="008B53C3">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-270"/>
           <w:tab w:val="clear" w:pos="450"/>
           <w:tab w:val="clear" w:pos="810"/>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="clear" w:pos="1530"/>
           <w:tab w:val="clear" w:pos="1890"/>
           <w:tab w:val="clear" w:pos="2250"/>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="clear" w:pos="2970"/>
           <w:tab w:val="clear" w:pos="3330"/>
           <w:tab w:val="clear" w:pos="3690"/>
         </w:tabs>
-        <w:ind w:left="1440" w:right="86"/>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="2113389253"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00CB3BD3" w:rsidRPr="00F62C12">
+          <w:r w:rsidR="006F67E9">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="008A05BA" w:rsidRPr="008A05BA">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001935E6" w:rsidRPr="00F62C12">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="219BAD7F" w14:textId="60DD43FF" w:rsidR="00440A99" w:rsidRPr="00F62C12" w:rsidRDefault="00000000" w:rsidP="008A08E2">
+    <w:p w14:paraId="219BAD7F" w14:textId="60DD43FF" w:rsidR="00440A99" w:rsidRPr="00F62C12" w:rsidRDefault="000458CD" w:rsidP="008B53C3">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
+        <w:keepLines/>
+        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-270"/>
           <w:tab w:val="clear" w:pos="450"/>
           <w:tab w:val="clear" w:pos="810"/>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="clear" w:pos="1530"/>
           <w:tab w:val="clear" w:pos="1890"/>
           <w:tab w:val="clear" w:pos="2250"/>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="clear" w:pos="2970"/>
           <w:tab w:val="clear" w:pos="3330"/>
           <w:tab w:val="clear" w:pos="3690"/>
         </w:tabs>
-        <w:ind w:left="1440" w:right="86"/>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1927993035"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CB3BD3" w:rsidRPr="00F62C12">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="008A05BA" w:rsidRPr="008A05BA">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001935E6" w:rsidRPr="00F62C12">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46227CDB" w14:textId="77777777" w:rsidR="00A06CEB" w:rsidRPr="00F62C12" w:rsidRDefault="00A06CEB" w:rsidP="008A08E2">
+    <w:p w14:paraId="46227CDB" w14:textId="6C86173C" w:rsidR="00A06CEB" w:rsidRPr="00F62C12" w:rsidRDefault="00A06CEB" w:rsidP="008B53C3">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="450"/>
           <w:tab w:val="clear" w:pos="810"/>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="clear" w:pos="1530"/>
           <w:tab w:val="clear" w:pos="1890"/>
           <w:tab w:val="clear" w:pos="2250"/>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="clear" w:pos="2970"/>
           <w:tab w:val="clear" w:pos="3330"/>
           <w:tab w:val="clear" w:pos="3690"/>
         </w:tabs>
         <w:spacing w:before="120"/>
-        <w:ind w:right="86"/>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F62C12">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Has the proposed Recipient, Subrecipient(s), or any of the Recipient’s or Subrecipient’s principals been convicted of a covered offense in the last five years or had a civil judgment rendered against them for one of those offenses in that time period? </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="341CBEF7" w14:textId="0D72A860" w:rsidR="00A06CEB" w:rsidRPr="00F62C12" w:rsidRDefault="00000000" w:rsidP="00D80D5B">
+        <w:t xml:space="preserve">Has the proposed Recipient, Subrecipient(s), or any of the Recipient’s or Subrecipient’s principals been convicted of a covered offense in the last five years or had a civil judgment rendered against them for one of those offenses </w:t>
+      </w:r>
+      <w:r w:rsidR="0002169A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>during</w:t>
+      </w:r>
+      <w:r w:rsidR="0002169A" w:rsidRPr="00F62C12">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F62C12">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F62C12">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>time period</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F62C12">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="341CBEF7" w14:textId="56003023" w:rsidR="00A06CEB" w:rsidRPr="00F62C12" w:rsidRDefault="000458CD" w:rsidP="008B53C3">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-270"/>
           <w:tab w:val="clear" w:pos="450"/>
           <w:tab w:val="clear" w:pos="810"/>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="clear" w:pos="1530"/>
           <w:tab w:val="clear" w:pos="1890"/>
           <w:tab w:val="clear" w:pos="2250"/>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="clear" w:pos="2970"/>
           <w:tab w:val="clear" w:pos="3330"/>
           <w:tab w:val="clear" w:pos="3690"/>
         </w:tabs>
-        <w:ind w:left="1440" w:right="86"/>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1069777256"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00A06CEB" w:rsidRPr="00F62C12">
+          <w:r w:rsidR="00BB27D2">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D80D5B" w:rsidRPr="00D80D5B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A06CEB" w:rsidRPr="00F62C12">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48A8A0EB" w14:textId="739DFDCF" w:rsidR="00A06CEB" w:rsidRPr="008A08E2" w:rsidRDefault="00000000" w:rsidP="008A08E2">
+    <w:p w14:paraId="48A8A0EB" w14:textId="5BC675B3" w:rsidR="00A06CEB" w:rsidRPr="008A08E2" w:rsidRDefault="000458CD" w:rsidP="008B53C3">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
+        <w:keepLines/>
+        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-270"/>
           <w:tab w:val="clear" w:pos="450"/>
           <w:tab w:val="clear" w:pos="810"/>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="clear" w:pos="1530"/>
           <w:tab w:val="clear" w:pos="1890"/>
           <w:tab w:val="clear" w:pos="2250"/>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="clear" w:pos="2970"/>
           <w:tab w:val="clear" w:pos="3330"/>
           <w:tab w:val="clear" w:pos="3690"/>
         </w:tabs>
-        <w:ind w:left="1440" w:right="86"/>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-992098410"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00A06CEB" w:rsidRPr="00F62C12">
+          <w:r w:rsidR="00107E70">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D80D5B" w:rsidRPr="00D80D5B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A06CEB" w:rsidRPr="00D80D5B">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08322513" w14:textId="4160D4A3" w:rsidR="001935E6" w:rsidRDefault="001935E6" w:rsidP="008A08E2">
+    <w:p w14:paraId="08322513" w14:textId="4160D4A3" w:rsidR="001935E6" w:rsidRDefault="001935E6" w:rsidP="008B53C3">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="450"/>
           <w:tab w:val="clear" w:pos="810"/>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="clear" w:pos="1530"/>
           <w:tab w:val="clear" w:pos="1890"/>
           <w:tab w:val="clear" w:pos="2250"/>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="clear" w:pos="2970"/>
           <w:tab w:val="clear" w:pos="3330"/>
           <w:tab w:val="clear" w:pos="3690"/>
         </w:tabs>
         <w:spacing w:before="120"/>
-        <w:ind w:right="86"/>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Is the proposed Recipient, Subrecipient(s), </w:t>
       </w:r>
       <w:r w:rsidR="00D17B11">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">or any of the Recipient’s or Subrecipient’s principals </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>under investigation for potential violation of U.S. export control laws and regulations</w:t>
       </w:r>
       <w:r w:rsidR="00ED78FD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, or has the proposed Recipient, Subrecipient(s), </w:t>
       </w:r>
       <w:r w:rsidR="00D17B11">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">or any of the Recipient’s or Subrecipient’s principals </w:t>
       </w:r>
       <w:r w:rsidR="00ED78FD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>been convicted of any violations of U.S. export control laws and regulations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06C50B3E" w14:textId="1C91331F" w:rsidR="001935E6" w:rsidRDefault="00000000" w:rsidP="00D80D5B">
+    <w:p w14:paraId="06C50B3E" w14:textId="1C91331F" w:rsidR="001935E6" w:rsidRDefault="000458CD" w:rsidP="008B53C3">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-270"/>
           <w:tab w:val="clear" w:pos="450"/>
           <w:tab w:val="clear" w:pos="810"/>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="clear" w:pos="1530"/>
           <w:tab w:val="clear" w:pos="1890"/>
           <w:tab w:val="clear" w:pos="2250"/>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="clear" w:pos="2970"/>
           <w:tab w:val="clear" w:pos="3330"/>
           <w:tab w:val="clear" w:pos="3690"/>
         </w:tabs>
-        <w:ind w:left="1440" w:right="86"/>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1052962469"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CB3BD3">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D80D5B" w:rsidRPr="00D80D5B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001935E6">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="504D0BFC" w14:textId="34C8DDD2" w:rsidR="001935E6" w:rsidRDefault="00000000" w:rsidP="00D80D5B">
+    <w:p w14:paraId="19F1C8CF" w14:textId="60C1C9BA" w:rsidR="00A237B1" w:rsidRDefault="000458CD" w:rsidP="008B53C3">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
+        <w:keepLines/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-270"/>
           <w:tab w:val="clear" w:pos="450"/>
           <w:tab w:val="clear" w:pos="810"/>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="clear" w:pos="1530"/>
           <w:tab w:val="clear" w:pos="1890"/>
           <w:tab w:val="clear" w:pos="2250"/>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="clear" w:pos="2970"/>
           <w:tab w:val="clear" w:pos="3330"/>
           <w:tab w:val="clear" w:pos="3690"/>
         </w:tabs>
-        <w:ind w:left="1440" w:right="86"/>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1799137652"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CB3BD3">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D80D5B" w:rsidRPr="00D80D5B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001935E6" w:rsidRPr="00AD6594">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2312EC02" w14:textId="768B7F58" w:rsidR="001935E6" w:rsidRDefault="00ED78FD" w:rsidP="008A08E2">
+    <w:p w14:paraId="2312EC02" w14:textId="768B7F58" w:rsidR="001935E6" w:rsidRDefault="00ED78FD" w:rsidP="008B53C3">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="450"/>
           <w:tab w:val="clear" w:pos="810"/>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="clear" w:pos="1530"/>
           <w:tab w:val="clear" w:pos="1890"/>
           <w:tab w:val="clear" w:pos="2250"/>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="clear" w:pos="2970"/>
           <w:tab w:val="clear" w:pos="3330"/>
           <w:tab w:val="clear" w:pos="3690"/>
         </w:tabs>
         <w:spacing w:before="120"/>
-        <w:ind w:right="86"/>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Is the proposed Recipient or Subrecipient(s) under investigation for potential violations of the Drug-Free Workplace Act of 1988, or has the proposed Recipient or Subrecipient(s) been convicted of any violations of the Drug-Free Workplace Act of 1988</w:t>
       </w:r>
       <w:r w:rsidR="001935E6">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27F4D528" w14:textId="2B5ED362" w:rsidR="001935E6" w:rsidRDefault="00000000" w:rsidP="00D80D5B">
+    <w:p w14:paraId="27F4D528" w14:textId="2B5ED362" w:rsidR="001935E6" w:rsidRDefault="000458CD" w:rsidP="008B53C3">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-270"/>
           <w:tab w:val="clear" w:pos="450"/>
           <w:tab w:val="clear" w:pos="810"/>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="clear" w:pos="1530"/>
           <w:tab w:val="clear" w:pos="1890"/>
           <w:tab w:val="clear" w:pos="2250"/>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="clear" w:pos="2970"/>
           <w:tab w:val="clear" w:pos="3330"/>
           <w:tab w:val="clear" w:pos="3690"/>
         </w:tabs>
-        <w:ind w:left="1440" w:right="86"/>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-2131003289"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CB3BD3">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D80D5B" w:rsidRPr="00D80D5B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001935E6">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76A21D7E" w14:textId="01E3C7F3" w:rsidR="001935E6" w:rsidRDefault="00000000" w:rsidP="00D80D5B">
+    <w:p w14:paraId="4452734B" w14:textId="312C081B" w:rsidR="00D17B11" w:rsidRDefault="000458CD" w:rsidP="008B53C3">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
+        <w:keepLines/>
+        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-270"/>
           <w:tab w:val="clear" w:pos="450"/>
           <w:tab w:val="clear" w:pos="810"/>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="clear" w:pos="1530"/>
           <w:tab w:val="clear" w:pos="1890"/>
           <w:tab w:val="clear" w:pos="2250"/>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="clear" w:pos="2970"/>
           <w:tab w:val="clear" w:pos="3330"/>
           <w:tab w:val="clear" w:pos="3690"/>
         </w:tabs>
-        <w:ind w:left="1440" w:right="86"/>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1540160481"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00CB3BD3">
+          <w:r w:rsidR="005B7F49">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D80D5B" w:rsidRPr="00D80D5B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001935E6" w:rsidRPr="00AD6594">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4452734B" w14:textId="77777777" w:rsidR="00D17B11" w:rsidRDefault="00D17B11" w:rsidP="00D80D5B">
+    <w:p w14:paraId="2A1DDC4A" w14:textId="1E703D6B" w:rsidR="00ED78FD" w:rsidRDefault="00ED78FD" w:rsidP="008B53C3">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
+        <w:keepLines/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="450"/>
+          <w:tab w:val="clear" w:pos="810"/>
+          <w:tab w:val="clear" w:pos="1170"/>
+          <w:tab w:val="clear" w:pos="1530"/>
+          <w:tab w:val="clear" w:pos="1890"/>
+          <w:tab w:val="clear" w:pos="2250"/>
+          <w:tab w:val="clear" w:pos="2610"/>
+          <w:tab w:val="clear" w:pos="2970"/>
+          <w:tab w:val="clear" w:pos="3330"/>
+          <w:tab w:val="clear" w:pos="3690"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Is the proposed Recipient, Subrecipient(s), </w:t>
+      </w:r>
+      <w:r w:rsidR="00D17B11">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or any of the Recipient’s or Subrecipient’s principals </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">under investigation for research misconduct, or has the proposed Recipient, Subrecipient(s), </w:t>
+      </w:r>
+      <w:r w:rsidR="00D17B11">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or the Recipient’s or Subrecipient’s principals </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>been convicted of research misconduct?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5698C6C4" w14:textId="54BE90E7" w:rsidR="00ED78FD" w:rsidRPr="006F1E24" w:rsidRDefault="000458CD" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:keepLines/>
+        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-270"/>
           <w:tab w:val="clear" w:pos="450"/>
           <w:tab w:val="clear" w:pos="810"/>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="clear" w:pos="1530"/>
           <w:tab w:val="clear" w:pos="1890"/>
           <w:tab w:val="clear" w:pos="2250"/>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="clear" w:pos="2970"/>
           <w:tab w:val="clear" w:pos="3330"/>
           <w:tab w:val="clear" w:pos="3690"/>
         </w:tabs>
-        <w:ind w:left="1440" w:right="86"/>
-[...99 lines deleted...]
-        <w:ind w:left="1440" w:right="86"/>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1215152383"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CB3BD3">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D80D5B" w:rsidRPr="00D80D5B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D80D5B">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidR="00ED78FD" w:rsidRPr="006F1E24">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E0E3CC6" w14:textId="3EF36F14" w:rsidR="00ED78FD" w:rsidRPr="003D2569" w:rsidRDefault="00000000" w:rsidP="003D2569">
+    <w:p w14:paraId="3E0E3CC6" w14:textId="3EF36F14" w:rsidR="00ED78FD" w:rsidRPr="003D2569" w:rsidRDefault="000458CD" w:rsidP="008B53C3">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
+        <w:keepLines/>
+        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-270"/>
           <w:tab w:val="clear" w:pos="450"/>
           <w:tab w:val="clear" w:pos="810"/>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="clear" w:pos="1530"/>
           <w:tab w:val="clear" w:pos="1890"/>
           <w:tab w:val="clear" w:pos="2250"/>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="clear" w:pos="2970"/>
           <w:tab w:val="clear" w:pos="3330"/>
           <w:tab w:val="clear" w:pos="3690"/>
         </w:tabs>
-        <w:ind w:left="1440" w:right="86"/>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1537547975"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CB3BD3">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D80D5B" w:rsidRPr="00D80D5B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D80D5B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="00ED78FD" w:rsidRPr="006F1E24">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45BD47CE" w14:textId="4890F6A3" w:rsidR="001935E6" w:rsidRPr="00ED78FD" w:rsidRDefault="001D014E" w:rsidP="008A08E2">
+    <w:p w14:paraId="45BD47CE" w14:textId="4890F6A3" w:rsidR="001935E6" w:rsidRPr="00ED78FD" w:rsidRDefault="001D014E" w:rsidP="008B53C3">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
+        <w:keepLines/>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="450"/>
           <w:tab w:val="clear" w:pos="810"/>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="clear" w:pos="1530"/>
           <w:tab w:val="clear" w:pos="1890"/>
           <w:tab w:val="clear" w:pos="2250"/>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="clear" w:pos="2970"/>
           <w:tab w:val="clear" w:pos="3330"/>
           <w:tab w:val="clear" w:pos="3690"/>
         </w:tabs>
         <w:spacing w:before="120"/>
-        <w:ind w:right="86"/>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Has any </w:t>
       </w:r>
       <w:r w:rsidR="0099385F">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ederal </w:t>
       </w:r>
       <w:r w:rsidR="0099385F">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -6283,3160 +6279,4565 @@
       <w:r w:rsidR="003B3F09">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00ED78FD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>ontracts, subcontracts</w:t>
       </w:r>
       <w:r w:rsidR="003B3F09">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00ED78FD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or financial assistance?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0978719F" w14:textId="600EC8CF" w:rsidR="001935E6" w:rsidRDefault="00000000" w:rsidP="00D80D5B">
+    <w:p w14:paraId="0978719F" w14:textId="600EC8CF" w:rsidR="001935E6" w:rsidRDefault="000458CD" w:rsidP="008B53C3">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
+        <w:keepLines/>
+        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-270"/>
           <w:tab w:val="clear" w:pos="450"/>
           <w:tab w:val="clear" w:pos="810"/>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="clear" w:pos="1530"/>
           <w:tab w:val="clear" w:pos="1890"/>
           <w:tab w:val="clear" w:pos="2250"/>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="clear" w:pos="2970"/>
           <w:tab w:val="clear" w:pos="3330"/>
           <w:tab w:val="clear" w:pos="3690"/>
         </w:tabs>
-        <w:ind w:left="1440" w:right="86"/>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-104741289"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CB3BD3">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D80D5B" w:rsidRPr="00D80D5B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001935E6" w:rsidRPr="00D80D5B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CAB94AF" w14:textId="0DA2B68B" w:rsidR="001935E6" w:rsidRDefault="00000000" w:rsidP="00D80D5B">
+    <w:p w14:paraId="6CAB94AF" w14:textId="0DA2B68B" w:rsidR="001935E6" w:rsidRDefault="000458CD" w:rsidP="008B53C3">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
+        <w:keepLines/>
+        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-270"/>
           <w:tab w:val="clear" w:pos="450"/>
           <w:tab w:val="clear" w:pos="810"/>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="clear" w:pos="1530"/>
           <w:tab w:val="clear" w:pos="1890"/>
           <w:tab w:val="clear" w:pos="2250"/>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="clear" w:pos="2970"/>
           <w:tab w:val="clear" w:pos="3330"/>
           <w:tab w:val="clear" w:pos="3690"/>
         </w:tabs>
-        <w:ind w:left="1440" w:right="86"/>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1835803356"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CB3BD3">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D80D5B" w:rsidRPr="00D80D5B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001935E6" w:rsidRPr="00D80D5B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3526751D" w14:textId="7C3D79EC" w:rsidR="001935E6" w:rsidRDefault="00ED78FD" w:rsidP="008A08E2">
+    <w:p w14:paraId="3526751D" w14:textId="7C3D79EC" w:rsidR="001935E6" w:rsidRDefault="00ED78FD" w:rsidP="008B53C3">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
+        <w:keepLines/>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="450"/>
           <w:tab w:val="clear" w:pos="810"/>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="clear" w:pos="1530"/>
           <w:tab w:val="clear" w:pos="1890"/>
           <w:tab w:val="clear" w:pos="2250"/>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="clear" w:pos="2970"/>
           <w:tab w:val="clear" w:pos="3330"/>
           <w:tab w:val="clear" w:pos="3690"/>
         </w:tabs>
         <w:spacing w:before="120"/>
-        <w:ind w:right="86"/>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Is the proposed Recipient or Subrecipient(s) </w:t>
       </w:r>
       <w:r w:rsidR="0003755F">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">delinquent on federal debt or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>insolvent or at risk of insolvency or have the proposed Recipient or Subrecipient(s) filed for bankruptcy in any domestic or foreign jurisdiction</w:t>
       </w:r>
       <w:r w:rsidR="001935E6">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F67AA03" w14:textId="131B2A02" w:rsidR="001935E6" w:rsidRDefault="00000000" w:rsidP="00D80D5B">
+    <w:p w14:paraId="1F67AA03" w14:textId="131B2A02" w:rsidR="001935E6" w:rsidRDefault="000458CD" w:rsidP="008B53C3">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
+        <w:keepLines/>
+        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-270"/>
           <w:tab w:val="clear" w:pos="450"/>
           <w:tab w:val="clear" w:pos="810"/>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="clear" w:pos="1530"/>
           <w:tab w:val="clear" w:pos="1890"/>
           <w:tab w:val="clear" w:pos="2250"/>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="clear" w:pos="2970"/>
           <w:tab w:val="clear" w:pos="3330"/>
           <w:tab w:val="clear" w:pos="3690"/>
         </w:tabs>
-        <w:ind w:left="1440" w:right="86"/>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1451158786"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CB3BD3">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D80D5B" w:rsidRPr="00D80D5B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001935E6" w:rsidRPr="00D80D5B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66F1EBB6" w14:textId="4026A1F2" w:rsidR="001935E6" w:rsidRDefault="00000000" w:rsidP="00D80D5B">
+    <w:p w14:paraId="66F1EBB6" w14:textId="4026A1F2" w:rsidR="001935E6" w:rsidRDefault="000458CD" w:rsidP="008B53C3">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
+        <w:keepLines/>
+        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-270"/>
           <w:tab w:val="clear" w:pos="450"/>
           <w:tab w:val="clear" w:pos="810"/>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="clear" w:pos="1530"/>
           <w:tab w:val="clear" w:pos="1890"/>
           <w:tab w:val="clear" w:pos="2250"/>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="clear" w:pos="2970"/>
           <w:tab w:val="clear" w:pos="3330"/>
           <w:tab w:val="clear" w:pos="3690"/>
         </w:tabs>
-        <w:ind w:left="1440" w:right="86"/>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-384641751"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CB3BD3">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D80D5B" w:rsidRPr="00D80D5B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001935E6" w:rsidRPr="00AD6594">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69EC8EEA" w14:textId="77777777" w:rsidR="001935E6" w:rsidRDefault="001935E6" w:rsidP="00D80D5B">
+    <w:p w14:paraId="50ECC7AC" w14:textId="6910D1F4" w:rsidR="0030227A" w:rsidRDefault="0030227A" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33339321" w14:textId="60239A8C" w:rsidR="007F3B9B" w:rsidRPr="00DB46E2" w:rsidRDefault="00ED78FD" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB46E2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>POTENTIAL CONFLICTS OF INTEREST</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A79726A" w14:textId="77777777" w:rsidR="00043D05" w:rsidRDefault="00323AC1" w:rsidP="008B53C3">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
+        <w:keepLines/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="84"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="450"/>
+          <w:tab w:val="clear" w:pos="810"/>
+          <w:tab w:val="clear" w:pos="1170"/>
+          <w:tab w:val="clear" w:pos="1530"/>
+          <w:tab w:val="clear" w:pos="1890"/>
+          <w:tab w:val="clear" w:pos="2250"/>
+          <w:tab w:val="clear" w:pos="2610"/>
+          <w:tab w:val="clear" w:pos="2970"/>
+          <w:tab w:val="clear" w:pos="3330"/>
+          <w:tab w:val="clear" w:pos="3690"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1FC1E63B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Financial Conflicts of Interest</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A576B1C" w14:textId="67045DB0" w:rsidR="00323AC1" w:rsidRPr="00190EFF" w:rsidRDefault="00323AC1" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:keepLines/>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="450"/>
+          <w:tab w:val="clear" w:pos="810"/>
+          <w:tab w:val="clear" w:pos="1170"/>
+          <w:tab w:val="clear" w:pos="1530"/>
+          <w:tab w:val="clear" w:pos="1890"/>
+          <w:tab w:val="clear" w:pos="2250"/>
+          <w:tab w:val="clear" w:pos="2610"/>
+          <w:tab w:val="clear" w:pos="2970"/>
+          <w:tab w:val="clear" w:pos="3330"/>
+          <w:tab w:val="clear" w:pos="3690"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1FC1E63B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Recipient must disclose in writing any managed or unmanageable financial conflicts of interest involving a member of the project team (i.e., Investigators) and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1FC1E63B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>include sufficient information to enable DOE to understand the nature and extent of the financial conflict, and to assess the appropriateness of the non-federal entity's management plan</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE2E58">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1FC1E63B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">See Section V(b)(3) of the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidRPr="1FC1E63B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en"/>
+          </w:rPr>
+          <w:t>DOE Interim Conflict of Interest Policy</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00DE2E58">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1FC1E63B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1FC1E63B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s part of this DOE funded project, does the recipient or any subrecipients have </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1FC1E63B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>any managed or unmanageable financial conflicts of interest involving a member of the project team (i.e., Investigators)?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1FC1E63B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16B4F714" w14:textId="56393BD4" w:rsidR="00323AC1" w:rsidRPr="00424E79" w:rsidRDefault="000458CD" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:keepLines/>
+        <w:widowControl/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-1447077912"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00DE2E58">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00323AC1" w:rsidRPr="00424E79">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00323AC1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3749FC78" w14:textId="1714605D" w:rsidR="00323AC1" w:rsidRPr="00535859" w:rsidRDefault="000458CD" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:keepLines/>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="450"/>
+          <w:tab w:val="clear" w:pos="810"/>
+          <w:tab w:val="clear" w:pos="1170"/>
+          <w:tab w:val="clear" w:pos="1530"/>
+          <w:tab w:val="clear" w:pos="1890"/>
+          <w:tab w:val="clear" w:pos="2250"/>
+          <w:tab w:val="clear" w:pos="2610"/>
+          <w:tab w:val="clear" w:pos="2970"/>
+          <w:tab w:val="clear" w:pos="3330"/>
+          <w:tab w:val="clear" w:pos="3690"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-1267841213"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00DE2E58">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00323AC1" w:rsidRPr="00424E79">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00323AC1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes  If yes, in a separate </w:t>
+      </w:r>
+      <w:r w:rsidR="00323AC1" w:rsidRPr="00424E79">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">attachment, the Recipient must provide </w:t>
+      </w:r>
+      <w:r w:rsidR="00323AC1" w:rsidRPr="00BF2322">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">relevant disclosures/supporting documentation as required by the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidR="00323AC1" w:rsidRPr="0071677B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en"/>
+          </w:rPr>
+          <w:t>DOE Interim Conflict of Interest Policy</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00323AC1" w:rsidRPr="00424E79">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Section V(b)(3)</w:t>
+      </w:r>
+      <w:r w:rsidR="00323AC1" w:rsidRPr="00BF2322">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E37977D" w14:textId="77777777" w:rsidR="00043D05" w:rsidRDefault="00E90B22" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="84"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="450"/>
+          <w:tab w:val="clear" w:pos="810"/>
+          <w:tab w:val="clear" w:pos="1170"/>
+          <w:tab w:val="clear" w:pos="1530"/>
+          <w:tab w:val="clear" w:pos="1890"/>
+          <w:tab w:val="clear" w:pos="2250"/>
+          <w:tab w:val="clear" w:pos="2610"/>
+          <w:tab w:val="clear" w:pos="2970"/>
+          <w:tab w:val="clear" w:pos="3330"/>
+          <w:tab w:val="clear" w:pos="3690"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6B4D7600">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Organizational Conflicts of Interest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6B4D7600">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="089356CE" w14:textId="22AEFD49" w:rsidR="00E90B22" w:rsidRPr="00660BC7" w:rsidRDefault="00E90B22" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="450"/>
+          <w:tab w:val="clear" w:pos="810"/>
+          <w:tab w:val="clear" w:pos="1170"/>
+          <w:tab w:val="clear" w:pos="1530"/>
+          <w:tab w:val="clear" w:pos="1890"/>
+          <w:tab w:val="clear" w:pos="2250"/>
+          <w:tab w:val="clear" w:pos="2610"/>
+          <w:tab w:val="clear" w:pos="2970"/>
+          <w:tab w:val="clear" w:pos="3330"/>
+          <w:tab w:val="clear" w:pos="3690"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00065639">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Recipient </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00065639">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">must disclose in writing any potential or actual organizational conflict of interest to DOE.  See </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00065639">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en"/>
+          </w:rPr>
+          <w:t>DOE Interim Conflict of Interest Policy</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00065639">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Section</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6B4D7600">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00065639">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>VI and 2 CFR 200.318 for more information</w:t>
+      </w:r>
+      <w:r w:rsidR="009A178A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00065639">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>As part of this DOE funded project, does the recipient or any subrecipients intend to engage in a procurement with a parent, affiliate, or subsidiary organization that is not a state, local government, or Indian tribe?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1775E140" w14:textId="376F47A0" w:rsidR="00E90B22" w:rsidRDefault="000458CD" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-270"/>
           <w:tab w:val="clear" w:pos="450"/>
           <w:tab w:val="clear" w:pos="810"/>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="clear" w:pos="1530"/>
           <w:tab w:val="clear" w:pos="1890"/>
           <w:tab w:val="clear" w:pos="2250"/>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="clear" w:pos="2970"/>
           <w:tab w:val="clear" w:pos="3330"/>
           <w:tab w:val="clear" w:pos="3690"/>
         </w:tabs>
-        <w:ind w:left="1440" w:right="86"/>
-[...448 lines deleted...]
-        <w:ind w:left="1440" w:right="86"/>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1148628054"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00E1119C">
+          <w:r w:rsidR="00DE2E58">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00E1119C" w:rsidRPr="00D80D5B">
+      <w:r w:rsidR="00E90B22" w:rsidRPr="00D80D5B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0071677B">
+      <w:r w:rsidR="00E90B22">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60EA870F" w14:textId="06491F3F" w:rsidR="0071677B" w:rsidRPr="00424E79" w:rsidRDefault="00000000" w:rsidP="0071677B">
+    <w:p w14:paraId="204F0182" w14:textId="7799BAD2" w:rsidR="00E90B22" w:rsidRDefault="000458CD" w:rsidP="008B53C3">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
+        <w:keepLines/>
+        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-270"/>
           <w:tab w:val="clear" w:pos="450"/>
           <w:tab w:val="clear" w:pos="810"/>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="clear" w:pos="1530"/>
           <w:tab w:val="clear" w:pos="1890"/>
           <w:tab w:val="clear" w:pos="2250"/>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="clear" w:pos="2970"/>
           <w:tab w:val="clear" w:pos="3330"/>
           <w:tab w:val="clear" w:pos="3690"/>
         </w:tabs>
-        <w:ind w:left="1440" w:right="86"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="1080"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-806701133"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00E1119C">
+          <w:r w:rsidR="00E90B22">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00E1119C" w:rsidRPr="00D80D5B">
+      <w:r w:rsidR="00E90B22" w:rsidRPr="00D80D5B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0071677B">
-[...5 lines deleted...]
-      <w:r w:rsidR="0071677B">
+      <w:r w:rsidR="00E90B22">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidR="005B7320">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E90B22">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E90B22">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If yes, in a separate </w:t>
       </w:r>
-      <w:r w:rsidR="0071677B" w:rsidRPr="00424E79">
+      <w:r w:rsidR="00E90B22" w:rsidRPr="00424E79">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">attachment, the Recipient must provide </w:t>
       </w:r>
-      <w:r w:rsidR="0071677B" w:rsidRPr="00190EFF">
+      <w:r w:rsidR="00E90B22" w:rsidRPr="00190EFF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">relevant disclosures/supporting documentation as required by the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidR="0071677B" w:rsidRPr="00746669">
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidR="00E90B22" w:rsidRPr="00746669">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t>DOE Interim Conflict of Interest Policy</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0071677B">
+      <w:r w:rsidR="00E90B22">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0071677B" w:rsidRPr="00BF2322">
+      <w:r w:rsidR="00E90B22" w:rsidRPr="00BF2322">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Section VI</w:t>
       </w:r>
-      <w:r w:rsidR="0071677B" w:rsidRPr="00190EFF">
+      <w:r w:rsidR="00E90B22" w:rsidRPr="00190EFF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="0071677B">
-[...3 lines deleted...]
-    <w:p w14:paraId="166FB951" w14:textId="77777777" w:rsidR="007F3B9B" w:rsidRPr="0050080F" w:rsidRDefault="007F3B9B" w:rsidP="00A14DA7">
+    </w:p>
+    <w:p w14:paraId="3DBC9072" w14:textId="60020B3F" w:rsidR="008A08E2" w:rsidRDefault="008A08E2" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DB6CA48" w14:textId="13D717E6" w:rsidR="006A5CA2" w:rsidRPr="00DB46E2" w:rsidRDefault="006A5CA2" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB46E2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>PARTICIPANTS AND COLLABORATING ORGANIZATIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AFFC244" w14:textId="3F1C811B" w:rsidR="00977935" w:rsidRDefault="00977935" w:rsidP="008B53C3">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-270"/>
           <w:tab w:val="clear" w:pos="450"/>
           <w:tab w:val="clear" w:pos="810"/>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="clear" w:pos="1530"/>
           <w:tab w:val="clear" w:pos="1890"/>
           <w:tab w:val="clear" w:pos="2250"/>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="clear" w:pos="2970"/>
           <w:tab w:val="clear" w:pos="3330"/>
           <w:tab w:val="clear" w:pos="3690"/>
         </w:tabs>
-        <w:ind w:left="720" w:right="86"/>
-[...7 lines deleted...]
-        <w:widowControl/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="7DB6CA48" w14:textId="13D717E6" w:rsidR="006A5CA2" w:rsidRPr="006A5CA2" w:rsidRDefault="006A5CA2" w:rsidP="006A5CA2">
+        <w:t>Agencies need to know who has worked on the project to gauge and report performance in promoting partnerships and collaborations</w:t>
+      </w:r>
+      <w:r w:rsidR="005B7320">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="006A5CA2" w:rsidRPr="006A5CA2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In a separate attachment, </w:t>
+      </w:r>
+      <w:r w:rsidR="007A4EA2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the proposed Recipient must</w:t>
+      </w:r>
+      <w:r w:rsidR="006A5CA2" w:rsidRPr="006A5CA2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provide</w:t>
+      </w:r>
+      <w:r w:rsidR="00D718E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49CA16B6" w14:textId="77777777" w:rsidR="006C411F" w:rsidRPr="006C411F" w:rsidRDefault="006C411F" w:rsidP="008B53C3">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="79"/>
         </w:numPr>
-        <w:tabs>
-[...19 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-270"/>
           <w:tab w:val="clear" w:pos="450"/>
           <w:tab w:val="clear" w:pos="810"/>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="clear" w:pos="1530"/>
           <w:tab w:val="clear" w:pos="1890"/>
           <w:tab w:val="clear" w:pos="2250"/>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="clear" w:pos="2970"/>
           <w:tab w:val="clear" w:pos="3330"/>
           <w:tab w:val="clear" w:pos="3690"/>
         </w:tabs>
-        <w:ind w:left="720" w:right="86"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="4AFFC244" w14:textId="4F3CDEDB" w:rsidR="00977935" w:rsidRDefault="00977935" w:rsidP="007A4EA2">
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C411F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What individuals have worked on the project </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68D62080" w14:textId="45D29123" w:rsidR="006C411F" w:rsidRPr="00487953" w:rsidRDefault="006C411F" w:rsidP="008B53C3">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-270"/>
           <w:tab w:val="clear" w:pos="450"/>
           <w:tab w:val="clear" w:pos="810"/>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="clear" w:pos="1530"/>
           <w:tab w:val="clear" w:pos="1890"/>
           <w:tab w:val="clear" w:pos="2250"/>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="clear" w:pos="2970"/>
           <w:tab w:val="clear" w:pos="3330"/>
           <w:tab w:val="clear" w:pos="3690"/>
         </w:tabs>
-        <w:ind w:left="720" w:right="86"/>
-[...41 lines deleted...]
-    <w:p w14:paraId="053A75CD" w14:textId="77777777" w:rsidR="00977935" w:rsidRDefault="00977935" w:rsidP="007A4EA2">
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00487953">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Provide the following information for individuals at the prime recipient and subrecipient level</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00487953">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE273D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00487953">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00487953">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) all </w:t>
+      </w:r>
+      <w:r w:rsidR="0052321F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>covered</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00487953">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> personnel; and (2) each person who has worked or is expected to work at least one person month per year on the project regardless of the source of compensation (a person month equals approximately 160 hours of effort).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02350386" w14:textId="77777777" w:rsidR="006C411F" w:rsidRPr="00487953" w:rsidRDefault="006C411F" w:rsidP="008B53C3">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="71"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-270"/>
           <w:tab w:val="clear" w:pos="450"/>
           <w:tab w:val="clear" w:pos="810"/>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="clear" w:pos="1530"/>
           <w:tab w:val="clear" w:pos="1890"/>
           <w:tab w:val="clear" w:pos="2250"/>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="clear" w:pos="2970"/>
           <w:tab w:val="clear" w:pos="3330"/>
           <w:tab w:val="clear" w:pos="3690"/>
         </w:tabs>
-        <w:ind w:left="720" w:right="86"/>
-[...12 lines deleted...]
-        </w:numPr>
         <w:spacing w:after="120"/>
-        <w:ind w:right="86"/>
-[...21 lines deleted...]
-        <w:ind w:left="1440" w:right="86"/>
+        <w:ind w:left="1440" w:hanging="180"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00487953">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Provide the following information for individuals at the prime recipient and subrecipient level: (1) all senior and key personnel; and (2) each person who has worked or is expected to work at least one person month per year on the project regardless of the source of compensation (a person month equals approximately 160 hours of effort).</w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="02350386" w14:textId="77777777" w:rsidR="006C411F" w:rsidRPr="00487953" w:rsidRDefault="006C411F" w:rsidP="00487953">
+        <w:t>Name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46D4E05B" w14:textId="77777777" w:rsidR="006C411F" w:rsidRPr="00487953" w:rsidRDefault="006C411F" w:rsidP="008B53C3">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="71"/>
-        </w:numPr>
-[...766 lines deleted...]
-          <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-270"/>
           <w:tab w:val="clear" w:pos="450"/>
           <w:tab w:val="clear" w:pos="810"/>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="clear" w:pos="1530"/>
           <w:tab w:val="clear" w:pos="1890"/>
           <w:tab w:val="clear" w:pos="2250"/>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="clear" w:pos="2970"/>
           <w:tab w:val="clear" w:pos="3330"/>
           <w:tab w:val="clear" w:pos="3690"/>
         </w:tabs>
-        <w:ind w:right="86"/>
-[...34 lines deleted...]
-    <w:p w14:paraId="31D96BC9" w14:textId="77777777" w:rsidR="00A14DA7" w:rsidRDefault="00A14DA7" w:rsidP="00A14DA7">
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1440" w:hanging="180"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00487953">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Organization</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FAFD122" w14:textId="77777777" w:rsidR="006C411F" w:rsidRPr="00487953" w:rsidRDefault="006C411F" w:rsidP="008B53C3">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="71"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-270"/>
           <w:tab w:val="clear" w:pos="450"/>
           <w:tab w:val="clear" w:pos="810"/>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="clear" w:pos="1530"/>
           <w:tab w:val="clear" w:pos="1890"/>
           <w:tab w:val="clear" w:pos="2250"/>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="clear" w:pos="2970"/>
           <w:tab w:val="clear" w:pos="3330"/>
           <w:tab w:val="clear" w:pos="3690"/>
         </w:tabs>
-        <w:ind w:left="720" w:right="86"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="23238DCC" w14:textId="77777777" w:rsidR="00E1119C" w:rsidRDefault="00E1119C" w:rsidP="00E1119C">
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1440" w:hanging="180"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00487953">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Job Title</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46F70089" w14:textId="77777777" w:rsidR="006C411F" w:rsidRPr="00487953" w:rsidRDefault="006C411F" w:rsidP="008B53C3">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="71"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-270"/>
           <w:tab w:val="clear" w:pos="450"/>
           <w:tab w:val="clear" w:pos="810"/>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="clear" w:pos="1530"/>
           <w:tab w:val="clear" w:pos="1890"/>
           <w:tab w:val="clear" w:pos="2250"/>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="clear" w:pos="2970"/>
           <w:tab w:val="clear" w:pos="3330"/>
           <w:tab w:val="clear" w:pos="3690"/>
         </w:tabs>
-        <w:ind w:left="720" w:right="86"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="26039DC2" w14:textId="77777777" w:rsidR="00E1119C" w:rsidRPr="00BC037D" w:rsidRDefault="00E1119C" w:rsidP="00E1119C">
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1440" w:hanging="180"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00487953">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Role in the project</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CDC52ED" w14:textId="77777777" w:rsidR="006C411F" w:rsidRPr="00487953" w:rsidRDefault="006C411F" w:rsidP="008B53C3">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="71"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-270"/>
           <w:tab w:val="clear" w:pos="450"/>
           <w:tab w:val="clear" w:pos="810"/>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="clear" w:pos="1530"/>
           <w:tab w:val="clear" w:pos="1890"/>
           <w:tab w:val="clear" w:pos="2250"/>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="clear" w:pos="2970"/>
           <w:tab w:val="clear" w:pos="3330"/>
           <w:tab w:val="clear" w:pos="3690"/>
         </w:tabs>
-        <w:ind w:left="720" w:right="86"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="73C7DC5D" w14:textId="77777777" w:rsidR="00E1119C" w:rsidRPr="00BC037D" w:rsidRDefault="00E1119C" w:rsidP="00E1119C">
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1440" w:hanging="180"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00487953">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Start and end date (month and year) working on the project</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B6608B0" w14:textId="77777777" w:rsidR="006C411F" w:rsidRPr="00487953" w:rsidRDefault="006C411F" w:rsidP="008B53C3">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="71"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-270"/>
           <w:tab w:val="clear" w:pos="450"/>
           <w:tab w:val="clear" w:pos="810"/>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="clear" w:pos="1530"/>
           <w:tab w:val="clear" w:pos="1890"/>
           <w:tab w:val="clear" w:pos="2250"/>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="clear" w:pos="2970"/>
           <w:tab w:val="clear" w:pos="3330"/>
           <w:tab w:val="clear" w:pos="3690"/>
         </w:tabs>
-        <w:ind w:left="720" w:right="86"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="555DC12A" w14:textId="2EA99389" w:rsidR="00E1119C" w:rsidRDefault="00000000" w:rsidP="009623FE">
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1440" w:hanging="180"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00487953">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>State, U.S. territory, and/or country of residence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="146849CB" w14:textId="77777777" w:rsidR="006C411F" w:rsidRPr="00487953" w:rsidRDefault="006C411F" w:rsidP="008B53C3">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="71"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-270"/>
           <w:tab w:val="clear" w:pos="450"/>
           <w:tab w:val="clear" w:pos="810"/>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="clear" w:pos="1530"/>
           <w:tab w:val="clear" w:pos="1890"/>
           <w:tab w:val="clear" w:pos="2250"/>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="clear" w:pos="2970"/>
           <w:tab w:val="clear" w:pos="3330"/>
           <w:tab w:val="clear" w:pos="3690"/>
         </w:tabs>
-        <w:ind w:right="86" w:firstLine="270"/>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1440" w:hanging="180"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00487953">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Whether this person collaborated with an individual or entity located in a foreign country in connection with the scope of this Award, and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FE39BFA" w14:textId="77777777" w:rsidR="006C411F" w:rsidRPr="00487953" w:rsidRDefault="006C411F" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="71"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="-270"/>
+          <w:tab w:val="clear" w:pos="450"/>
+          <w:tab w:val="clear" w:pos="810"/>
+          <w:tab w:val="clear" w:pos="1170"/>
+          <w:tab w:val="clear" w:pos="1530"/>
+          <w:tab w:val="clear" w:pos="1890"/>
+          <w:tab w:val="clear" w:pos="2250"/>
+          <w:tab w:val="clear" w:pos="2610"/>
+          <w:tab w:val="clear" w:pos="2970"/>
+          <w:tab w:val="clear" w:pos="3330"/>
+          <w:tab w:val="clear" w:pos="3690"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1440" w:hanging="180"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00487953">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>If yes to vii, whether the person traveled to the foreign country as part of that collaboration, and, if so, where and what the duration of stay was.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="111412A8" w14:textId="77777777" w:rsidR="006C411F" w:rsidRPr="006C411F" w:rsidRDefault="006C411F" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="79"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="-270"/>
+          <w:tab w:val="clear" w:pos="450"/>
+          <w:tab w:val="clear" w:pos="810"/>
+          <w:tab w:val="clear" w:pos="1170"/>
+          <w:tab w:val="clear" w:pos="1530"/>
+          <w:tab w:val="clear" w:pos="1890"/>
+          <w:tab w:val="clear" w:pos="2250"/>
+          <w:tab w:val="clear" w:pos="2610"/>
+          <w:tab w:val="clear" w:pos="2970"/>
+          <w:tab w:val="clear" w:pos="3330"/>
+          <w:tab w:val="clear" w:pos="3690"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C411F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Organizations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A1C8269" w14:textId="2A7F9FB8" w:rsidR="006C411F" w:rsidRPr="00487953" w:rsidRDefault="006C411F" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="-270"/>
+          <w:tab w:val="clear" w:pos="450"/>
+          <w:tab w:val="clear" w:pos="810"/>
+          <w:tab w:val="clear" w:pos="1170"/>
+          <w:tab w:val="clear" w:pos="1530"/>
+          <w:tab w:val="clear" w:pos="1890"/>
+          <w:tab w:val="clear" w:pos="2250"/>
+          <w:tab w:val="clear" w:pos="2610"/>
+          <w:tab w:val="clear" w:pos="2970"/>
+          <w:tab w:val="clear" w:pos="3330"/>
+          <w:tab w:val="clear" w:pos="3690"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00487953">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Identify all subrecipients, contractors, U.S. National Laboratories, partners, and collaborating organizations</w:t>
+      </w:r>
+      <w:r w:rsidR="005B7320">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00487953">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Recipients must also include all foreign collaborators as outlined in the Foreign Collaboration Considerations term of the award Terms and Conditions</w:t>
+      </w:r>
+      <w:r w:rsidR="005B7320">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00487953">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>For each, provide name, UEI, zip code or latitude/longitude, role in the project, contribution to the project, and start and end date.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0648BDC4" w14:textId="77777777" w:rsidR="00D718E6" w:rsidRDefault="00977935" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00977935">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Provide the following information for each partnership:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C9EF434" w14:textId="3C47CB03" w:rsidR="00D718E6" w:rsidRDefault="00977935" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="86"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="-270"/>
+          <w:tab w:val="clear" w:pos="450"/>
+          <w:tab w:val="clear" w:pos="810"/>
+          <w:tab w:val="clear" w:pos="1170"/>
+          <w:tab w:val="clear" w:pos="1530"/>
+          <w:tab w:val="clear" w:pos="1890"/>
+          <w:tab w:val="clear" w:pos="2250"/>
+          <w:tab w:val="clear" w:pos="2610"/>
+          <w:tab w:val="clear" w:pos="2970"/>
+          <w:tab w:val="clear" w:pos="3330"/>
+          <w:tab w:val="clear" w:pos="3690"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1440" w:hanging="180"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00977935">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Organization Name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20CB2A52" w14:textId="3A16C807" w:rsidR="00D718E6" w:rsidRPr="007552AB" w:rsidRDefault="00977935" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="86"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="-270"/>
+          <w:tab w:val="clear" w:pos="450"/>
+          <w:tab w:val="clear" w:pos="810"/>
+          <w:tab w:val="clear" w:pos="1170"/>
+          <w:tab w:val="clear" w:pos="1530"/>
+          <w:tab w:val="clear" w:pos="1890"/>
+          <w:tab w:val="clear" w:pos="2250"/>
+          <w:tab w:val="clear" w:pos="2610"/>
+          <w:tab w:val="clear" w:pos="2970"/>
+          <w:tab w:val="clear" w:pos="3330"/>
+          <w:tab w:val="clear" w:pos="3690"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1440" w:hanging="180"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D718E6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Location of Organization</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D718E6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE273D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D718E6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D718E6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>if foreign location list country)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BEEF84E" w14:textId="170485FE" w:rsidR="00D718E6" w:rsidRPr="007552AB" w:rsidRDefault="00977935" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="86"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="-270"/>
+          <w:tab w:val="clear" w:pos="450"/>
+          <w:tab w:val="clear" w:pos="810"/>
+          <w:tab w:val="clear" w:pos="1170"/>
+          <w:tab w:val="clear" w:pos="1530"/>
+          <w:tab w:val="clear" w:pos="1890"/>
+          <w:tab w:val="clear" w:pos="2250"/>
+          <w:tab w:val="clear" w:pos="2610"/>
+          <w:tab w:val="clear" w:pos="2970"/>
+          <w:tab w:val="clear" w:pos="3330"/>
+          <w:tab w:val="clear" w:pos="3690"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="180"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D718E6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Partner’s contribution to the project</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D718E6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE273D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D718E6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D718E6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>identify one or more)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="009CEBC8" w14:textId="77777777" w:rsidR="00D718E6" w:rsidRDefault="00977935" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="63"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D718E6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Financial </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D718E6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>support;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="03A85B41" w14:textId="77777777" w:rsidR="00D718E6" w:rsidRDefault="00977935" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="63"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D718E6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In-kind support (e.g., partner makes software, computers, equipment, etc., available to project staff</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D718E6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="18FB7DBF" w14:textId="77777777" w:rsidR="00D718E6" w:rsidRDefault="00977935" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="63"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D718E6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Facilities (e.g., project staff use the partner’s facilities for project activities</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D718E6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="71F9A940" w14:textId="77777777" w:rsidR="00D718E6" w:rsidRDefault="00977935" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="63"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D718E6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Collaborative research (e.g., partner’s staff work with project staff on the project</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D718E6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="6D232522" w14:textId="77777777" w:rsidR="00D718E6" w:rsidRDefault="00977935" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="63"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D718E6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Personnel exchanges (e.g., project staff and/or partner’s staff use each other’s facilities, work at each other’s site); and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29ADE63F" w14:textId="5DB48D05" w:rsidR="00D718E6" w:rsidRDefault="00977935" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="63"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D718E6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Other</w:t>
+      </w:r>
+      <w:r w:rsidR="00292800">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C330C8C" w14:textId="77777777" w:rsidR="00D718E6" w:rsidRDefault="00977935" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="86"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="-270"/>
+          <w:tab w:val="clear" w:pos="450"/>
+          <w:tab w:val="clear" w:pos="810"/>
+          <w:tab w:val="clear" w:pos="1170"/>
+          <w:tab w:val="clear" w:pos="1530"/>
+          <w:tab w:val="clear" w:pos="1890"/>
+          <w:tab w:val="clear" w:pos="2250"/>
+          <w:tab w:val="clear" w:pos="2610"/>
+          <w:tab w:val="clear" w:pos="2970"/>
+          <w:tab w:val="clear" w:pos="3330"/>
+          <w:tab w:val="clear" w:pos="3690"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1440" w:hanging="180"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D718E6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">More </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D718E6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>detail</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D718E6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on partner and contribution (foreign or domestic).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C8CD420" w14:textId="77777777" w:rsidR="00D718E6" w:rsidRDefault="00977935" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="79"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D718E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Have other collaborators or contacts been involved?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DF61D4B" w14:textId="77777777" w:rsidR="00D718E6" w:rsidRDefault="00977935" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D718E6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Some significant collaborators or contacts within the recipient’s organization may not be covered by “What people have worked on the project?” Likewise, some significant collaborators or contacts outside the recipient’s organization may not be covered under “What other organizations have been involved as partners?”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="365467DB" w14:textId="77777777" w:rsidR="00D718E6" w:rsidRDefault="00977935" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00977935">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>For example, describe any significant:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0746922D" w14:textId="77777777" w:rsidR="00D718E6" w:rsidRPr="000F2D5D" w:rsidRDefault="00977935" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="63"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00977935">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Collaborations with others within the recipient’s organization, especially interdepartmental or interdisciplinary </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00977935">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>collaborations;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="39A5D433" w14:textId="77777777" w:rsidR="00D718E6" w:rsidRPr="000F2D5D" w:rsidRDefault="00977935" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="63"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D718E6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Collaborations or contact with others outside the organization; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="288F1385" w14:textId="77EF7D46" w:rsidR="00977935" w:rsidRPr="00D718E6" w:rsidRDefault="00977935" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="63"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D718E6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Collaborations or contacts with others outside the United States or with an international organization.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E9C5B5B" w14:textId="77777777" w:rsidR="00D718E6" w:rsidRDefault="00977935" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:after="120" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00977935">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Identify the state(s), U.S. territory(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00977935">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00977935">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>), or country(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00977935">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00977935">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) of collaborations or contacts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61D1C099" w14:textId="73FDC49A" w:rsidR="001446A1" w:rsidRPr="001446A1" w:rsidRDefault="00977935" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00977935">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>It is likely that many recipients will have no other collaborators or contacts to report.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3694B450" w14:textId="53CB22E9" w:rsidR="008A08E2" w:rsidRDefault="008A08E2" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="572514E4" w14:textId="68483E8E" w:rsidR="007F3B9B" w:rsidRPr="00DB46E2" w:rsidRDefault="00E53C26" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB46E2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CURRENT AND </w:t>
+      </w:r>
+      <w:r w:rsidR="008C1F08" w:rsidRPr="00DB46E2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>PENDING</w:t>
+      </w:r>
+      <w:r w:rsidR="008074A7" w:rsidRPr="00DB46E2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE145C" w:rsidRPr="00DB46E2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>SUPPORT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F269CE7" w14:textId="42E7B9FA" w:rsidR="008C6C7A" w:rsidRPr="008C6C7A" w:rsidRDefault="00E1119C" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="-270"/>
+          <w:tab w:val="clear" w:pos="450"/>
+          <w:tab w:val="clear" w:pos="810"/>
+          <w:tab w:val="clear" w:pos="1170"/>
+          <w:tab w:val="clear" w:pos="1530"/>
+          <w:tab w:val="clear" w:pos="1890"/>
+          <w:tab w:val="clear" w:pos="2250"/>
+          <w:tab w:val="clear" w:pos="2610"/>
+          <w:tab w:val="clear" w:pos="2970"/>
+          <w:tab w:val="clear" w:pos="3330"/>
+          <w:tab w:val="clear" w:pos="3690"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As part of the application, the applicant was required to </w:t>
+      </w:r>
+      <w:r w:rsidR="008C6C7A" w:rsidRPr="008C6C7A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>provide current and pending support disclosure statements (“CPS Common Form”) and a Biographical Sketch (“</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008C6C7A" w:rsidRPr="008C6C7A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Biosketch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008C6C7A" w:rsidRPr="008C6C7A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>”) for each covered individual,</w:t>
+      </w:r>
+      <w:r w:rsidR="008C6C7A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008C6C7A" w:rsidRPr="008C6C7A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>at the recipient and subrecipient level, regardless of funding source</w:t>
+      </w:r>
+      <w:r w:rsidR="008C6C7A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CAAE5C6" w14:textId="1D96403C" w:rsidR="008C6C7A" w:rsidRPr="00B209EB" w:rsidRDefault="008C6C7A" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="450"/>
+          <w:tab w:val="clear" w:pos="810"/>
+          <w:tab w:val="clear" w:pos="1170"/>
+          <w:tab w:val="clear" w:pos="1530"/>
+          <w:tab w:val="clear" w:pos="1890"/>
+          <w:tab w:val="clear" w:pos="2250"/>
+          <w:tab w:val="clear" w:pos="2610"/>
+          <w:tab w:val="clear" w:pos="2970"/>
+          <w:tab w:val="clear" w:pos="3330"/>
+          <w:tab w:val="clear" w:pos="3690"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B209EB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>New Covered Individuals:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="433DDE2E" w14:textId="1737D95B" w:rsidR="008C6C7A" w:rsidRPr="008C6C7A" w:rsidRDefault="2DEE9B28" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="450"/>
+          <w:tab w:val="clear" w:pos="810"/>
+          <w:tab w:val="clear" w:pos="1170"/>
+          <w:tab w:val="clear" w:pos="1530"/>
+          <w:tab w:val="clear" w:pos="1890"/>
+          <w:tab w:val="clear" w:pos="2250"/>
+          <w:tab w:val="clear" w:pos="2610"/>
+          <w:tab w:val="clear" w:pos="2970"/>
+          <w:tab w:val="clear" w:pos="3330"/>
+          <w:tab w:val="clear" w:pos="3690"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1FC1E63B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Before new covered individuals may start work on the project, the recipient must submit CPS Common Forms and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1FC1E63B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Biosketch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1FC1E63B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(es) for new covered individuals and must receive prior approval from DOE/NNSA</w:t>
+      </w:r>
+      <w:r w:rsidR="005B7320">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1FC1E63B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>R&amp;D covered individuals must comply with the Digital Persistent Identifier (PID) and Research Security Training Requirements Terms and Conditions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BE3F0E8" w14:textId="292ADDF1" w:rsidR="008C6C7A" w:rsidRPr="00B209EB" w:rsidRDefault="008C6C7A" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="450"/>
+          <w:tab w:val="clear" w:pos="810"/>
+          <w:tab w:val="clear" w:pos="1170"/>
+          <w:tab w:val="clear" w:pos="1530"/>
+          <w:tab w:val="clear" w:pos="1890"/>
+          <w:tab w:val="clear" w:pos="2250"/>
+          <w:tab w:val="clear" w:pos="2610"/>
+          <w:tab w:val="clear" w:pos="2970"/>
+          <w:tab w:val="clear" w:pos="3330"/>
+          <w:tab w:val="clear" w:pos="3690"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B209EB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Changes to Previously Submitted Current and Pending Support Disclosures:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30A6434A" w14:textId="766A1088" w:rsidR="008C6C7A" w:rsidRDefault="001F359B" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="-270"/>
+          <w:tab w:val="clear" w:pos="450"/>
+          <w:tab w:val="clear" w:pos="810"/>
+          <w:tab w:val="clear" w:pos="1170"/>
+          <w:tab w:val="clear" w:pos="1530"/>
+          <w:tab w:val="clear" w:pos="1890"/>
+          <w:tab w:val="clear" w:pos="2250"/>
+          <w:tab w:val="clear" w:pos="2610"/>
+          <w:tab w:val="clear" w:pos="2970"/>
+          <w:tab w:val="clear" w:pos="3330"/>
+          <w:tab w:val="clear" w:pos="3690"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F359B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The recipient must ensure DOE has an up-to-date </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F359B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>CPS Common Form</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F359B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F359B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Biosketch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001F359B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for each covered individual on the project</w:t>
+      </w:r>
+      <w:r w:rsidR="005B7320">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="008C6C7A" w:rsidRPr="008C6C7A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The recipient must ensure that the covered individuals are aware that, should circumstance change </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A3268B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidR="008C6C7A" w:rsidRPr="008C6C7A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> impact</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008C6C7A" w:rsidRPr="008C6C7A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the responses previously provided on either the CPS Common Form or the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008C6C7A" w:rsidRPr="008C6C7A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Biosketch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008C6C7A" w:rsidRPr="008C6C7A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the individual must submit an updated CPS Common Form and/or updated </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008C6C7A" w:rsidRPr="008C6C7A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Biosketch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008C6C7A" w:rsidRPr="008C6C7A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26039DC2" w14:textId="77777777" w:rsidR="00E1119C" w:rsidRPr="00BC037D" w:rsidRDefault="00E1119C" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="-270"/>
+          <w:tab w:val="clear" w:pos="450"/>
+          <w:tab w:val="clear" w:pos="810"/>
+          <w:tab w:val="clear" w:pos="1170"/>
+          <w:tab w:val="clear" w:pos="1530"/>
+          <w:tab w:val="clear" w:pos="1890"/>
+          <w:tab w:val="clear" w:pos="2250"/>
+          <w:tab w:val="clear" w:pos="2610"/>
+          <w:tab w:val="clear" w:pos="2970"/>
+          <w:tab w:val="clear" w:pos="3330"/>
+          <w:tab w:val="clear" w:pos="3690"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73C7DC5D" w14:textId="77777777" w:rsidR="00E1119C" w:rsidRPr="00BC037D" w:rsidRDefault="00E1119C" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:keepLines/>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="-270"/>
+          <w:tab w:val="clear" w:pos="450"/>
+          <w:tab w:val="clear" w:pos="810"/>
+          <w:tab w:val="clear" w:pos="1170"/>
+          <w:tab w:val="clear" w:pos="1530"/>
+          <w:tab w:val="clear" w:pos="1890"/>
+          <w:tab w:val="clear" w:pos="2250"/>
+          <w:tab w:val="clear" w:pos="2610"/>
+          <w:tab w:val="clear" w:pos="2970"/>
+          <w:tab w:val="clear" w:pos="3330"/>
+          <w:tab w:val="clear" w:pos="3690"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC037D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Have there been any changes that would prompt the submission of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC037D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>a new</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC037D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or updated current and pending support disclosure?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08C838F6" w14:textId="05383FA8" w:rsidR="00E1119C" w:rsidRDefault="000458CD" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:keepLines/>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="-270"/>
+          <w:tab w:val="clear" w:pos="450"/>
+          <w:tab w:val="clear" w:pos="810"/>
+          <w:tab w:val="clear" w:pos="1170"/>
+          <w:tab w:val="clear" w:pos="1530"/>
+          <w:tab w:val="clear" w:pos="1890"/>
+          <w:tab w:val="clear" w:pos="2250"/>
+          <w:tab w:val="clear" w:pos="2610"/>
+          <w:tab w:val="clear" w:pos="2970"/>
+          <w:tab w:val="clear" w:pos="3330"/>
+          <w:tab w:val="clear" w:pos="3690"/>
+        </w:tabs>
+        <w:ind w:firstLine="270"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="558911279"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="001B153C">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00E1119C" w:rsidRPr="00D80D5B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E1119C" w:rsidRPr="00AD6594">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F6D55B" w14:textId="250A44A3" w:rsidR="00E1119C" w:rsidRPr="008A08E2" w:rsidRDefault="000458CD" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:keepLines/>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="-270"/>
+          <w:tab w:val="clear" w:pos="450"/>
+          <w:tab w:val="clear" w:pos="810"/>
+          <w:tab w:val="clear" w:pos="1170"/>
+          <w:tab w:val="clear" w:pos="1530"/>
+          <w:tab w:val="clear" w:pos="1890"/>
+          <w:tab w:val="clear" w:pos="2250"/>
+          <w:tab w:val="clear" w:pos="2610"/>
+          <w:tab w:val="clear" w:pos="2970"/>
+          <w:tab w:val="clear" w:pos="3330"/>
+          <w:tab w:val="clear" w:pos="3690"/>
+        </w:tabs>
+        <w:ind w:firstLine="270"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1036785751"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="009623FE">
+          <w:r w:rsidR="00E303AE">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00E1119C" w:rsidRPr="00D80D5B">
+      <w:r w:rsidR="00E303AE" w:rsidRPr="00D80D5B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E1119C" w:rsidRPr="00D80D5B">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E303AE" w:rsidRPr="00D80D5B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="08C838F6" w14:textId="77777777" w:rsidR="00E1119C" w:rsidRDefault="00000000" w:rsidP="009623FE">
+      <w:r w:rsidR="002E4FA8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E1119C" w:rsidRPr="008A08E2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>If</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E1119C" w:rsidRPr="008A08E2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yes, the instructions to complete the new or updated disclosure are listed below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="474EE9C9" w14:textId="77777777" w:rsidR="008C6C7A" w:rsidRDefault="008C6C7A" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26A5275E" w14:textId="354586BE" w:rsidR="008C6C7A" w:rsidRPr="001F359B" w:rsidRDefault="008C6C7A" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F359B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>How to Submit New or Updated Forms</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28E40975" w14:textId="164A0A48" w:rsidR="008C6C7A" w:rsidRPr="001F359B" w:rsidRDefault="008C6C7A" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F359B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Generate the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F359B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>CPS Common Form</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F359B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F359B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Biosketch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001F359B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> via </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="001F359B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>SciENcv</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="001F359B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> (Science Experts Network Curriculum Vitae)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="005B7320">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F359B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>SciENcv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001F359B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will produce a DOE/NNSA compliant PDF version of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F359B">
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Common Forms</w:t>
+      </w:r>
+      <w:r w:rsidR="005B7320">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E85BB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  First time </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00263B65">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>SciENve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003E0494">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Users</w:t>
+      </w:r>
+      <w:r w:rsidR="00263B65">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> please see the Biographical Sketch section of the NOFO Part 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00960DFB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:r w:rsidR="00255B76">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>added instructions</w:t>
+      </w:r>
+      <w:r w:rsidR="003E0494">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, as required</w:t>
+      </w:r>
+      <w:r w:rsidR="00255B76">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005B7320">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00891B88">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Attach the </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB537C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>new or updated disclosures to this PAIS submission.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F4B8BD8" w14:textId="77777777" w:rsidR="008C6C7A" w:rsidRPr="001F359B" w:rsidRDefault="008C6C7A" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2040BC1B" w14:textId="39E688E8" w:rsidR="008C6C7A" w:rsidRPr="001F359B" w:rsidRDefault="001F359B" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F359B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Required Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1992AD1D" w14:textId="1A7A3B0A" w:rsidR="00964E39" w:rsidRDefault="007B12D0" w:rsidP="000C2C81">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Use the</w:t>
+      </w:r>
+      <w:r w:rsidR="008C6C7A" w:rsidRPr="001F359B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidR="008C6C7A" w:rsidRPr="001F359B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>NSPM-33 Implementation Guidance Pre- and Post-award Disclosures Relating to the Biographical Sketch and Current and Pending (Other) Support</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="008C6C7A" w:rsidRPr="001F359B">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidR="008C6C7A" w:rsidRPr="001F359B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the DOE/NNSA NOFO-Specific Common Form Instructions included in the NOFO</w:t>
+      </w:r>
+      <w:r w:rsidR="00964E39">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to develop</w:t>
+      </w:r>
+      <w:r w:rsidR="008C6C7A" w:rsidRPr="001F359B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008C6C7A" w:rsidRPr="001F359B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="008C6C7A" w:rsidRPr="001F359B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>CPS Common Form</w:t>
+      </w:r>
+      <w:r w:rsidR="00964E39">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00964E39" w:rsidRPr="006557FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="00964E39">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CPS Common Form</w:t>
+      </w:r>
+      <w:r w:rsidR="008C6C7A" w:rsidRPr="001F359B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008C6C7A" w:rsidRPr="001F359B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Biosketch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008C6C7A" w:rsidRPr="001F359B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Common Form</w:t>
+      </w:r>
+      <w:r w:rsidR="008C6C7A" w:rsidRPr="001F359B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must together include </w:t>
+      </w:r>
+      <w:r w:rsidR="008C6C7A" w:rsidRPr="001F359B">
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00E1119C" w:rsidRPr="008A08E2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>list of all sponsored activities, awards, and appointments, whether</w:t>
+      </w:r>
+      <w:r w:rsidR="00964E39">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00E1119C" w:rsidRPr="008A08E2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> paid or unpaid; provided as a gift with terms or conditions; full-time, part-time, or voluntary; faculty, visiting, adjunct, or honorary; cash or in-kind; foreign or domestic; governmental or private-sector; directly supporting the individual’s research or indirectly supporting the individual by supporting students, research staff, space, equipment, or other research expenses</w:t>
+      </w:r>
+      <w:r w:rsidR="005B7320">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C597A1C" w14:textId="77777777" w:rsidR="00964E39" w:rsidRDefault="00964E39" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8820"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42E343C6" w14:textId="5B6DAD4F" w:rsidR="00675248" w:rsidRDefault="00E1119C" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A08E2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All </w:t>
+      </w:r>
+      <w:r w:rsidR="001F359B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">connections with malign </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A08E2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>foreign talent recruitment programs must be identified in current and pending support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5416B37D" w14:textId="77777777" w:rsidR="00F53228" w:rsidRDefault="00F53228" w:rsidP="008B53C3">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="-270"/>
+          <w:tab w:val="clear" w:pos="450"/>
+        </w:tabs>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="550CCDB6" w14:textId="241B94CB" w:rsidR="00FD1FDC" w:rsidRDefault="008E3292" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB46E2">
+        <w:t>TRANSPA</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE7DD4" w:rsidRPr="00DB46E2">
+        <w:t xml:space="preserve">RENCY </w:t>
+      </w:r>
+      <w:r w:rsidR="00B03568" w:rsidRPr="00DB46E2">
+        <w:t>OF FORE</w:t>
+      </w:r>
+      <w:r w:rsidR="00970D34" w:rsidRPr="00DB46E2">
+        <w:t>IGN CONNECTIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07626FB9" w14:textId="4E04D103" w:rsidR="00E13021" w:rsidRDefault="000A0F79" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>As part of the application, the applicant</w:t>
+      </w:r>
+      <w:r w:rsidR="007538D9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidR="00541DCE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> team members</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w</w:t>
+      </w:r>
+      <w:r w:rsidR="00541DCE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ere</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> required to</w:t>
+      </w:r>
+      <w:r w:rsidR="00541DCE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007715ED" w:rsidRPr="007715ED">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">provide Transparency of Foreign Connections </w:t>
+      </w:r>
+      <w:r w:rsidR="00B3591E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(TFC) </w:t>
+      </w:r>
+      <w:r w:rsidR="007715ED" w:rsidRPr="007715ED">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>disclosures</w:t>
+      </w:r>
+      <w:r w:rsidR="005B7320">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="007715ED" w:rsidRPr="007715ED">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="007715ED">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>applicant</w:t>
+      </w:r>
+      <w:r w:rsidR="007715ED" w:rsidRPr="007715ED">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must notify the Grants Officer within fifteen (15) business days of learning of the circumstances listed </w:t>
+      </w:r>
+      <w:r w:rsidR="007609B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidR="007609B2" w:rsidRPr="00A112E5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t>Standard Terms and Conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00000AC1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2CFD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>TFC Term</w:t>
+      </w:r>
+      <w:r w:rsidR="00A112E5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007715ED" w:rsidRPr="007715ED">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in relation to the </w:t>
+      </w:r>
+      <w:r w:rsidR="007B2EE3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">proposed </w:t>
+      </w:r>
+      <w:r w:rsidR="007715ED" w:rsidRPr="007715ED">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>recipient and subrecipients</w:t>
+      </w:r>
+      <w:r w:rsidR="005B7320">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="007715ED" w:rsidRPr="007715ED">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The updated disclosures are subject to an RTES due diligence review (see RTES Due Diligence Reviews and Monitoring term </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA1705">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>in the Standard Terms and Conditions</w:t>
+      </w:r>
+      <w:r w:rsidR="007715ED" w:rsidRPr="007715ED">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0021ADEF" w14:textId="77777777" w:rsidR="002A2B4E" w:rsidRDefault="002A2B4E" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A7C71B6" w14:textId="77777777" w:rsidR="00147D39" w:rsidRDefault="00121F38" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00121F38">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disclosure exceptions by entity type: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A4DE13B" w14:textId="198588B7" w:rsidR="006C616A" w:rsidRPr="00693C3F" w:rsidRDefault="00121F38" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="80"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00693C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U.S. National Laboratories and domestic government entities are not required to respond to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F067D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>TFC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00693C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> disclosure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="574C79F8" w14:textId="415D75F1" w:rsidR="00B16A49" w:rsidRDefault="00121F38" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="80"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB46E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Institutions of Higher Education are only required to report on items with an asterisk symbol</w:t>
+      </w:r>
+      <w:r w:rsidR="00E23D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E23D88" w:rsidRPr="002A05C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(*)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C3161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the Standard Terms and Conditions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB46E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09094F38" w14:textId="5E70D911" w:rsidR="000A0F79" w:rsidRPr="00DB46E2" w:rsidRDefault="00121F38" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="80"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB46E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+        </w:rPr>
+        <w:t>The applicability of disclosure requirements is determined by the entity type</w:t>
+      </w:r>
+      <w:r w:rsidR="005B7320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB46E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+        </w:rPr>
+        <w:t>Regardless of whether the recipient is exempt, the subrecipient(s) must provide these disclosures unless the subrecipient is also exempt</w:t>
+      </w:r>
+      <w:r w:rsidR="00693C3F" w:rsidRPr="00DB46E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="748199E6" w14:textId="42879A4D" w:rsidR="00A9555A" w:rsidRPr="00DB46E2" w:rsidRDefault="00AD2E19" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB46E2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Disclosure Format</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB46E2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE273D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB46E2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For the convenience of the entity providing the disclosure and certification, a template is available at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="00DB46E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t>Transparency of Foreign Connections</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00DB46E2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>; however, the entity is not required to use this specific format</w:t>
+      </w:r>
+      <w:r w:rsidR="005B7320">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB46E2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>If another format is used, the signatory must include the same substantive information, a signature, date, and</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4EDD" w:rsidRPr="00FE4EDD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the certification statement language provided in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F067D5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>TFC</w:t>
+      </w:r>
+      <w:r w:rsidR="0095446E" w:rsidRPr="006557FA">
+        <w:t xml:space="preserve"> template</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB46E2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FCDA060" w14:textId="77777777" w:rsidR="00AD2E19" w:rsidRPr="00A9555A" w:rsidRDefault="00AD2E19" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52C392A2" w14:textId="3E8D7D4D" w:rsidR="006E5DDC" w:rsidRPr="00724737" w:rsidRDefault="00F53228" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00724737">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>ASAP</w:t>
+      </w:r>
+      <w:r w:rsidR="006E5DDC" w:rsidRPr="00724737">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> INFORMATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C66F526" w14:textId="77777777" w:rsidR="00B465D6" w:rsidRDefault="009042F0" w:rsidP="002E3A86">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:tabs>
           <w:tab w:val="clear" w:pos="450"/>
           <w:tab w:val="clear" w:pos="810"/>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="clear" w:pos="1530"/>
           <w:tab w:val="clear" w:pos="1890"/>
           <w:tab w:val="clear" w:pos="2250"/>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="clear" w:pos="2970"/>
           <w:tab w:val="clear" w:pos="3330"/>
           <w:tab w:val="clear" w:pos="3690"/>
         </w:tabs>
-        <w:ind w:right="86" w:firstLine="270"/>
-[...51 lines deleted...]
-    <w:p w14:paraId="09F6D55B" w14:textId="77777777" w:rsidR="00E1119C" w:rsidRPr="008A08E2" w:rsidRDefault="00E1119C" w:rsidP="00E1119C">
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6B4D7600">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>For Institutions of Higher Education, Hospitals, Non-Profit Organizations, and State, Local and Tribal Governments only, in the box below, provide</w:t>
+      </w:r>
+      <w:r w:rsidR="00B465D6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="476DC06D" w14:textId="00866EED" w:rsidR="00B465D6" w:rsidRDefault="009042F0" w:rsidP="002E3A86">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="-270"/>
           <w:tab w:val="clear" w:pos="450"/>
           <w:tab w:val="clear" w:pos="810"/>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="clear" w:pos="1530"/>
           <w:tab w:val="clear" w:pos="1890"/>
           <w:tab w:val="clear" w:pos="2250"/>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="clear" w:pos="2970"/>
           <w:tab w:val="clear" w:pos="3330"/>
           <w:tab w:val="clear" w:pos="3690"/>
         </w:tabs>
-        <w:ind w:left="720" w:right="86"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="5D63B117" w14:textId="77777777" w:rsidR="00E1119C" w:rsidRPr="008A08E2" w:rsidRDefault="00E1119C" w:rsidP="00E1119C">
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6B4D7600">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1) </w:t>
+      </w:r>
+      <w:r w:rsidR="008D6007">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6B4D7600">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>he awardee seven-digit ASAP (Automated Standard Application for Payment System) ID number that is under the DOE/Golden Field Office (G</w:t>
+      </w:r>
+      <w:r w:rsidR="003316CA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6B4D7600">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O) Agency Locator Code (ALC) and Region </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="6B4D7600">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Code (#</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="6B4D7600">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8900-0001-04) if </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="6B4D7600">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>available;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="27553993" w14:textId="5E768A5D" w:rsidR="00B465D6" w:rsidRDefault="009042F0" w:rsidP="002E3A86">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
-        <w:ind w:left="720" w:right="86"/>
-[...10 lines deleted...]
-          <w:tab w:val="clear" w:pos="-270"/>
+        <w:tabs>
           <w:tab w:val="clear" w:pos="450"/>
           <w:tab w:val="clear" w:pos="810"/>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="clear" w:pos="1530"/>
           <w:tab w:val="clear" w:pos="1890"/>
           <w:tab w:val="clear" w:pos="2250"/>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="clear" w:pos="2970"/>
           <w:tab w:val="clear" w:pos="3330"/>
           <w:tab w:val="clear" w:pos="3690"/>
         </w:tabs>
-        <w:ind w:left="720" w:right="86"/>
-[...25 lines deleted...]
-    <w:p w14:paraId="26CAE7D7" w14:textId="77777777" w:rsidR="00E1119C" w:rsidRPr="008A08E2" w:rsidRDefault="00E1119C" w:rsidP="00E1119C">
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6B4D7600">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2) </w:t>
+      </w:r>
+      <w:r w:rsidR="008D6007">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6B4D7600">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he name, phone number and email for the ASAP/Payments Contact Person; and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78F23254" w14:textId="441207A4" w:rsidR="009042F0" w:rsidRDefault="009042F0" w:rsidP="002E3A86">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="-270"/>
           <w:tab w:val="clear" w:pos="450"/>
           <w:tab w:val="clear" w:pos="810"/>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="clear" w:pos="1530"/>
           <w:tab w:val="clear" w:pos="1890"/>
           <w:tab w:val="clear" w:pos="2250"/>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="clear" w:pos="2970"/>
           <w:tab w:val="clear" w:pos="3330"/>
           <w:tab w:val="clear" w:pos="3690"/>
         </w:tabs>
-        <w:ind w:left="720" w:right="86"/>
-[...17 lines deleted...]
-        <w:widowControl/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6B4D7600">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(3) </w:t>
+      </w:r>
+      <w:r w:rsidR="008D6007">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6B4D7600">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ndicate whether the preferred payment method is by advance or reimbursement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61CB8A09" w14:textId="1EBB4981" w:rsidR="008B2C72" w:rsidRDefault="008B2C72" w:rsidP="008B53C3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="59"/>
+          <w:numId w:val="50"/>
         </w:numPr>
-        <w:ind w:left="1440"/>
-[...17 lines deleted...]
-        <w:widowControl/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="990" w:hanging="270"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ASAP Number:</w:t>
+      </w:r>
+      <w:r w:rsidR="001E250E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00403BF3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="587B63B8" w14:textId="11FF9030" w:rsidR="008B2C72" w:rsidRDefault="008B2C72" w:rsidP="008B53C3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="59"/>
+          <w:numId w:val="50"/>
         </w:numPr>
-        <w:ind w:left="1440"/>
-[...17 lines deleted...]
-        <w:widowControl/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="990" w:hanging="270"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ASAP/Payments Contact Person:</w:t>
+      </w:r>
+      <w:r w:rsidR="001E250E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00403BF3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10AD6BA1" w14:textId="144B4F5E" w:rsidR="008B2C72" w:rsidRDefault="008B2C72" w:rsidP="008B53C3">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="59"/>
+          <w:numId w:val="50"/>
         </w:numPr>
-        <w:ind w:left="1440"/>
-[...141 lines deleted...]
-    <w:p w14:paraId="66A49DE8" w14:textId="77777777" w:rsidR="00E1119C" w:rsidRPr="008A08E2" w:rsidRDefault="00E1119C" w:rsidP="00E1119C">
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="990" w:hanging="270"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>The preferred payment method is:</w:t>
+      </w:r>
+      <w:r w:rsidR="001E250E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00403BF3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06995BA7" w14:textId="77777777" w:rsidR="00375CB9" w:rsidRDefault="00375CB9" w:rsidP="008B53C3">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="-270"/>
+          <w:tab w:val="clear" w:pos="450"/>
+        </w:tabs>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79E8D53D" w14:textId="765F9116" w:rsidR="00882C96" w:rsidRPr="00724737" w:rsidRDefault="00882C96" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00724737">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>INCREMENTAL COST SHARE CONTRIBUTION WAIVER</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27B6B54A" w14:textId="77777777" w:rsidR="00754B64" w:rsidRDefault="00802518" w:rsidP="002E3A86">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:tabs>
           <w:tab w:val="clear" w:pos="450"/>
           <w:tab w:val="clear" w:pos="810"/>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="clear" w:pos="1530"/>
           <w:tab w:val="clear" w:pos="1890"/>
           <w:tab w:val="clear" w:pos="2250"/>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="clear" w:pos="2970"/>
           <w:tab w:val="clear" w:pos="3330"/>
           <w:tab w:val="clear" w:pos="3690"/>
         </w:tabs>
-        <w:ind w:left="720" w:right="86"/>
-[...69 lines deleted...]
-      <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...48 lines deleted...]
-    <w:p w14:paraId="42E343C6" w14:textId="75302E7D" w:rsidR="00675248" w:rsidRDefault="00675248" w:rsidP="00F62C12">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00802518">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Total Estimated Project Cost is the sum of the </w:t>
+      </w:r>
+      <w:r w:rsidR="0099385F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00802518">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ederal Government share and Recipient share of the estimated project costs</w:t>
+      </w:r>
+      <w:r w:rsidR="005B7320">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00802518">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The Recipient’s cost share must come from non-</w:t>
+      </w:r>
+      <w:r w:rsidR="0099385F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00802518">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ederal sources unless otherwise allowed by law</w:t>
+      </w:r>
+      <w:r w:rsidR="005B7320">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="002C7039" w:rsidRPr="002C7039">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">By accepting </w:t>
+      </w:r>
+      <w:r w:rsidR="0099385F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="002C7039" w:rsidRPr="002C7039">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ederal funds under this award, </w:t>
+      </w:r>
+      <w:r w:rsidR="002C7039" w:rsidRPr="00B97400">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>you agree that you</w:t>
+      </w:r>
+      <w:r w:rsidR="002C7039" w:rsidRPr="00CE64E3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are liable for your </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE64E3" w:rsidRPr="00CE64E3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>percentage share of total allowable project costs throughout the life of the project (i.e.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14DA7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE64E3" w:rsidRPr="00CE64E3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B97400" w:rsidRPr="00CE64E3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>on a</w:t>
+      </w:r>
+      <w:r w:rsidR="009042F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n invoice </w:t>
+      </w:r>
+      <w:r w:rsidR="002C7039" w:rsidRPr="00CE64E3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>basis</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE64E3" w:rsidRPr="00CE64E3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="002C7039" w:rsidRPr="00CE64E3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, even if the project is terminated early or is not funded to its completion</w:t>
+      </w:r>
+      <w:r w:rsidR="005B7320">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="492EAB90" w14:textId="72F55473" w:rsidR="002C7039" w:rsidRDefault="00E420A2" w:rsidP="002E3A86">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="450"/>
           <w:tab w:val="clear" w:pos="810"/>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="clear" w:pos="1530"/>
           <w:tab w:val="clear" w:pos="1890"/>
           <w:tab w:val="clear" w:pos="2250"/>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="clear" w:pos="2970"/>
           <w:tab w:val="clear" w:pos="3330"/>
           <w:tab w:val="clear" w:pos="3690"/>
         </w:tabs>
-        <w:ind w:right="86"/>
-[...18 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...183 lines deleted...]
-      <w:r w:rsidRPr="00527E7D">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DOE</w:t>
+      </w:r>
+      <w:r w:rsidR="00B97400" w:rsidRPr="00CE64E3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> req</w:t>
+      </w:r>
+      <w:r w:rsidR="00464464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uires </w:t>
+      </w:r>
+      <w:r w:rsidR="00B97400" w:rsidRPr="00CE64E3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Recipients to contribute the cost share amount incrementally over the life of the award</w:t>
+      </w:r>
+      <w:r w:rsidR="005B7320">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00B97400" w:rsidRPr="00CE64E3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Specifically,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE64E3" w:rsidRPr="00CE64E3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the cumulative cost share percentage provided to date on each invoice received must reflect, at a minimum, the cost</w:t>
+      </w:r>
+      <w:r w:rsidR="00080BF7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE64E3" w:rsidRPr="00CE64E3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sharing percentage specified in your award</w:t>
+      </w:r>
+      <w:r w:rsidR="005B7320">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="0036061A" w:rsidRPr="00CE64E3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>If your entity intends to request a waiver of this requirement</w:t>
+      </w:r>
+      <w:r w:rsidR="0036061A" w:rsidRPr="00B97400">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, please indicate below and attach a waiver request</w:t>
+      </w:r>
+      <w:r w:rsidR="00B97400">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which includes:</w:t>
+      </w:r>
+      <w:r w:rsidR="0036061A" w:rsidRPr="00B97400">
+        <w:rPr>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002C7039" w:rsidRPr="002C7039">
-[...49 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="00403BF3">
+        <w:rPr>
+          <w:snapToGrid/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B97400" w:rsidRPr="00CE64E3">
-[...39 lines deleted...]
-        <w:t>EERE req</w:t>
+      <w:r w:rsidR="00B97400" w:rsidRPr="00B97400">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(1) a detailed justification for the request; (2) a proposed schedule of payments, including amounts and dates; (3) a written commitment to meet that schedule; and (4) such evidence as nec</w:t>
       </w:r>
       <w:r w:rsidR="00464464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">uires </w:t>
-[...27 lines deleted...]
-        <w:t>If your entity intends to request a waiver of this requirement</w:t>
+        <w:t xml:space="preserve">essary to demonstrate that the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B97400" w:rsidRPr="00B97400">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Recipient has complied with its cost share obligations to date</w:t>
+      </w:r>
+      <w:r w:rsidR="005B7320">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00B97400" w:rsidRPr="00B97400">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00C80956">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grants</w:t>
+      </w:r>
+      <w:r w:rsidR="00B97400" w:rsidRPr="00B97400">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Officer must approve all such requests before they may go into effect</w:t>
+      </w:r>
+      <w:r w:rsidR="005B7320">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="0036061A" w:rsidRPr="00B97400">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> which includes:</w:t>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00C80956">
+        <w:rPr>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grants</w:t>
       </w:r>
       <w:r w:rsidR="0036061A" w:rsidRPr="00B97400">
         <w:rPr>
           <w:snapToGrid/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...29 lines deleted...]
-      <w:r w:rsidR="0036061A" w:rsidRPr="00B97400">
+        <w:t xml:space="preserve"> Officer may require additional information before considering</w:t>
+      </w:r>
+      <w:r w:rsidR="0036061A" w:rsidRPr="003D0F6A">
         <w:rPr>
           <w:snapToGrid/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The Contracting Officer may require additional information before considering</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> the waiver request</w:t>
       </w:r>
       <w:r w:rsidR="0036061A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E78A176" w14:textId="2472FE10" w:rsidR="00802518" w:rsidRDefault="00000000" w:rsidP="00A14DA7">
-[...1 lines deleted...]
-        <w:ind w:left="1800" w:hanging="360"/>
+    <w:p w14:paraId="1E78A176" w14:textId="00CFE2E3" w:rsidR="00802518" w:rsidRDefault="000458CD" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1681737717"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00CB3BD3">
+          <w:r w:rsidR="001B153C">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A14DA7" w:rsidRPr="00A14DA7">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00802518">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">I verify that the </w:t>
       </w:r>
       <w:r w:rsidR="0036061A">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -9459,3689 +10860,3741 @@
       <w:r w:rsidR="00802518">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (co</w:t>
       </w:r>
       <w:r w:rsidR="00B97400">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>st share) will be provided on a</w:t>
       </w:r>
       <w:r w:rsidR="009042F0">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">n invoice </w:t>
       </w:r>
       <w:r w:rsidR="00802518">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>basis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14D6DFCC" w14:textId="33614853" w:rsidR="00802518" w:rsidRPr="002C7039" w:rsidRDefault="00000000" w:rsidP="00A14DA7">
-[...1 lines deleted...]
-        <w:ind w:left="1800" w:hanging="360"/>
+    <w:p w14:paraId="14D6DFCC" w14:textId="799C762F" w:rsidR="00802518" w:rsidRPr="002C7039" w:rsidRDefault="000458CD" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-338006246"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00CB3BD3">
+          <w:r w:rsidR="001B153C">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A14DA7" w:rsidRPr="00A14DA7">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B30188">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="0036061A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> waiver request</w:t>
       </w:r>
       <w:r w:rsidR="00B30188">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is attached</w:t>
       </w:r>
       <w:r w:rsidR="0036061A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125443DE" w14:textId="77777777" w:rsidR="00182FF5" w:rsidRDefault="00182FF5" w:rsidP="00847B4F">
+    <w:p w14:paraId="38B60B3E" w14:textId="77777777" w:rsidR="00BE4C49" w:rsidRDefault="00BE4C49" w:rsidP="008B53C3">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="450"/>
           <w:tab w:val="clear" w:pos="810"/>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="clear" w:pos="1530"/>
           <w:tab w:val="clear" w:pos="1890"/>
           <w:tab w:val="clear" w:pos="2250"/>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="clear" w:pos="2970"/>
           <w:tab w:val="clear" w:pos="3330"/>
           <w:tab w:val="clear" w:pos="3690"/>
         </w:tabs>
-        <w:ind w:right="86"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="38B60B3E" w14:textId="77777777" w:rsidR="00BE4C49" w:rsidRDefault="00BE4C49" w:rsidP="00847B4F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="447969AB" w14:textId="0AC1F88A" w:rsidR="00652C4D" w:rsidRPr="00724737" w:rsidRDefault="00652C4D" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00724737">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>DESIGNATED RESPONSIBLE EMPLOYEE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="662E3989" w14:textId="0262CDA8" w:rsidR="0039505D" w:rsidRPr="001750C9" w:rsidRDefault="0CE76076" w:rsidP="002E3A86">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="450"/>
           <w:tab w:val="clear" w:pos="810"/>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="clear" w:pos="1530"/>
           <w:tab w:val="clear" w:pos="1890"/>
           <w:tab w:val="clear" w:pos="2250"/>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="clear" w:pos="2970"/>
           <w:tab w:val="clear" w:pos="3330"/>
           <w:tab w:val="clear" w:pos="3690"/>
         </w:tabs>
-        <w:ind w:right="86"/>
-[...17 lines deleted...]
-        </w:tabs>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001750C9">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Indicate the </w:t>
       </w:r>
-      <w:r w:rsidR="001258EA" w:rsidRPr="001750C9">
+      <w:r w:rsidR="1736E497" w:rsidRPr="001750C9">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">name, phone number, and email address of the Designated Responsible Employee for complying with national policies </w:t>
       </w:r>
-      <w:r w:rsidR="001258EA" w:rsidRPr="001750C9">
+      <w:r w:rsidR="1736E497" w:rsidRPr="001750C9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>prohibiting</w:t>
       </w:r>
-      <w:r w:rsidR="001258EA" w:rsidRPr="001750C9">
+      <w:r w:rsidR="1736E497" w:rsidRPr="001750C9">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> discrimination (</w:t>
       </w:r>
-      <w:r w:rsidR="00B468D9" w:rsidRPr="001750C9">
+      <w:r w:rsidR="7475DAA8" w:rsidRPr="001750C9">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="001258EA" w:rsidRPr="001750C9">
+      <w:r w:rsidR="1736E497" w:rsidRPr="001750C9">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ee 10 CFR 1040.5 and the </w:t>
       </w:r>
-      <w:r w:rsidR="00B468D9" w:rsidRPr="001750C9">
+      <w:r w:rsidR="7475DAA8" w:rsidRPr="001750C9">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="001258EA" w:rsidRPr="001750C9">
+      <w:r w:rsidR="1736E497" w:rsidRPr="001750C9">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ertifications and </w:t>
       </w:r>
-      <w:r w:rsidR="00B468D9" w:rsidRPr="001750C9">
-[...96 lines deleted...]
-        <w:r w:rsidR="0039505D" w:rsidRPr="001750C9">
+      <w:r w:rsidR="5069A182" w:rsidRPr="4824B383">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Representations as part </w:t>
+      </w:r>
+      <w:r w:rsidR="000B2E28">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="5069A182" w:rsidRPr="4824B383">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the recipient’s </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidR="5069A182" w:rsidRPr="4824B383">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>http://www.grants.gov/web/grants/forms/sf-424-family.html</w:t>
+          <w:t>www.sam.gov</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="003071F4" w:rsidRPr="001750C9">
-[...6 lines deleted...]
-      <w:r w:rsidR="00565EEA" w:rsidRPr="001750C9">
+      <w:r w:rsidR="5069A182" w:rsidRPr="4824B383">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UEI </w:t>
+      </w:r>
+      <w:r w:rsidR="02BA275F" w:rsidRPr="4824B383">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>registration.</w:t>
+      </w:r>
+      <w:r w:rsidR="61476194" w:rsidRPr="001750C9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="166219C2" w14:textId="77777777" w:rsidR="00667A1D" w:rsidRDefault="00667A1D" w:rsidP="003071F4">
+    <w:p w14:paraId="166219C2" w14:textId="77777777" w:rsidR="00667A1D" w:rsidRDefault="00667A1D" w:rsidP="002E3A86">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9972" w:type="dxa"/>
+        <w:tblW w:w="6462" w:type="dxa"/>
         <w:tblInd w:w="738" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1962"/>
-        <w:gridCol w:w="8010"/>
+        <w:gridCol w:w="4500"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00667A1D" w:rsidRPr="00240714" w14:paraId="64DAB529" w14:textId="77777777" w:rsidTr="00EB1792">
+      <w:tr w:rsidR="00667A1D" w:rsidRPr="00240714" w14:paraId="64DAB529" w14:textId="77777777" w:rsidTr="00432F81">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C82EAE9" w14:textId="77777777" w:rsidR="00667A1D" w:rsidRPr="00240714" w:rsidRDefault="00667A1D" w:rsidP="00667A1D">
+          <w:p w14:paraId="4C82EAE9" w14:textId="77777777" w:rsidR="00667A1D" w:rsidRPr="00240714" w:rsidRDefault="00667A1D" w:rsidP="008B53C3">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent3"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="-270"/>
                 <w:tab w:val="clear" w:pos="450"/>
                 <w:tab w:val="clear" w:pos="810"/>
                 <w:tab w:val="clear" w:pos="1170"/>
                 <w:tab w:val="clear" w:pos="1530"/>
                 <w:tab w:val="clear" w:pos="1890"/>
                 <w:tab w:val="clear" w:pos="2250"/>
                 <w:tab w:val="clear" w:pos="2610"/>
                 <w:tab w:val="clear" w:pos="2970"/>
                 <w:tab w:val="clear" w:pos="3330"/>
                 <w:tab w:val="clear" w:pos="3690"/>
               </w:tabs>
-              <w:ind w:left="72" w:right="86"/>
+              <w:ind w:left="72"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B468D9">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/Title</w:t>
             </w:r>
             <w:r w:rsidRPr="00240714">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8010" w:type="dxa"/>
+            <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="557AD8C4" w14:textId="5D7F1CB2" w:rsidR="00667A1D" w:rsidRPr="00240714" w:rsidRDefault="00667A1D" w:rsidP="00667A1D">
+          <w:p w14:paraId="557AD8C4" w14:textId="5D7F1CB2" w:rsidR="00667A1D" w:rsidRPr="00240714" w:rsidRDefault="00667A1D" w:rsidP="008B53C3">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent3"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="450"/>
                 <w:tab w:val="clear" w:pos="810"/>
                 <w:tab w:val="clear" w:pos="1170"/>
                 <w:tab w:val="clear" w:pos="1530"/>
                 <w:tab w:val="clear" w:pos="1890"/>
                 <w:tab w:val="clear" w:pos="2250"/>
                 <w:tab w:val="clear" w:pos="2610"/>
                 <w:tab w:val="clear" w:pos="2970"/>
                 <w:tab w:val="clear" w:pos="3330"/>
                 <w:tab w:val="clear" w:pos="3690"/>
               </w:tabs>
-              <w:ind w:left="0" w:right="86"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00667A1D" w:rsidRPr="00240714" w14:paraId="4E3983F7" w14:textId="77777777" w:rsidTr="00EB1792">
+      <w:tr w:rsidR="00667A1D" w:rsidRPr="00240714" w14:paraId="4E3983F7" w14:textId="77777777" w:rsidTr="00432F81">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3564DD8E" w14:textId="77777777" w:rsidR="00667A1D" w:rsidRPr="00240714" w:rsidRDefault="00667A1D" w:rsidP="00667A1D">
+          <w:p w14:paraId="3564DD8E" w14:textId="77777777" w:rsidR="00667A1D" w:rsidRPr="00240714" w:rsidRDefault="00667A1D" w:rsidP="008B53C3">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent3"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="450"/>
                 <w:tab w:val="clear" w:pos="810"/>
                 <w:tab w:val="clear" w:pos="1170"/>
                 <w:tab w:val="clear" w:pos="1530"/>
                 <w:tab w:val="clear" w:pos="1890"/>
                 <w:tab w:val="clear" w:pos="2250"/>
                 <w:tab w:val="clear" w:pos="2610"/>
                 <w:tab w:val="clear" w:pos="2970"/>
                 <w:tab w:val="clear" w:pos="3330"/>
                 <w:tab w:val="clear" w:pos="3690"/>
               </w:tabs>
-              <w:ind w:left="72" w:right="86"/>
+              <w:ind w:left="72"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00240714">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Phone No</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>/Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8010" w:type="dxa"/>
+            <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79946D7E" w14:textId="77777777" w:rsidR="00667A1D" w:rsidRPr="00240714" w:rsidRDefault="00667A1D" w:rsidP="00667A1D">
+          <w:p w14:paraId="79946D7E" w14:textId="77777777" w:rsidR="00667A1D" w:rsidRPr="00240714" w:rsidRDefault="00667A1D" w:rsidP="008B53C3">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent3"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="450"/>
                 <w:tab w:val="clear" w:pos="810"/>
                 <w:tab w:val="clear" w:pos="1170"/>
                 <w:tab w:val="clear" w:pos="1530"/>
                 <w:tab w:val="clear" w:pos="1890"/>
                 <w:tab w:val="clear" w:pos="2250"/>
                 <w:tab w:val="clear" w:pos="2610"/>
                 <w:tab w:val="clear" w:pos="2970"/>
                 <w:tab w:val="clear" w:pos="3330"/>
                 <w:tab w:val="clear" w:pos="3690"/>
               </w:tabs>
-              <w:ind w:left="0" w:right="86"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0F888B0D" w14:textId="77777777" w:rsidR="00054771" w:rsidRDefault="00054771" w:rsidP="00054771">
+    <w:p w14:paraId="0F888B0D" w14:textId="77777777" w:rsidR="00054771" w:rsidRDefault="00054771" w:rsidP="008B53C3">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="450"/>
           <w:tab w:val="clear" w:pos="810"/>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="clear" w:pos="1530"/>
           <w:tab w:val="clear" w:pos="1890"/>
           <w:tab w:val="clear" w:pos="2250"/>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="clear" w:pos="2970"/>
           <w:tab w:val="clear" w:pos="3330"/>
           <w:tab w:val="clear" w:pos="3690"/>
         </w:tabs>
-        <w:ind w:right="86"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="50C91306" w14:textId="77777777" w:rsidR="00D552EE" w:rsidRPr="005D1DC8" w:rsidRDefault="00D552EE" w:rsidP="00F4282D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BBD7084" w14:textId="2DF81789" w:rsidR="006E5DDC" w:rsidRPr="00724737" w:rsidRDefault="006E5DDC" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00724737">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>HUMAN SUBJECT</w:t>
+      </w:r>
+      <w:r w:rsidR="00106C08" w:rsidRPr="00724737">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724737">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> RESEARCH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50C91306" w14:textId="669FDE01" w:rsidR="00D552EE" w:rsidRPr="005D1DC8" w:rsidRDefault="00D552EE" w:rsidP="002E3A86">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
-        <w:numPr>
-[...304 lines deleted...]
-          <w:tab w:val="clear" w:pos="360"/>
+        <w:tabs>
           <w:tab w:val="clear" w:pos="450"/>
           <w:tab w:val="clear" w:pos="810"/>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="clear" w:pos="1530"/>
           <w:tab w:val="clear" w:pos="1890"/>
           <w:tab w:val="clear" w:pos="2250"/>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="clear" w:pos="2970"/>
           <w:tab w:val="clear" w:pos="3330"/>
           <w:tab w:val="clear" w:pos="3690"/>
         </w:tabs>
-        <w:ind w:right="86"/>
-[...10 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D1DC8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Research involving human subjects</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D1DC8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, biospecimens, or identifiable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D1DC8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D1DC8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">private information and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D1DC8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">conducted with DOE funding is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE4C49">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">subject to the requirements of DOE Order 443.1C, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE4C49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Protection of Human Research Subjects;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE4C49">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 CFR Part 745, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE4C49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Protection of Human Subjects; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE4C49">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and 45 CFR Part 46 (all subparts),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D1DC8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Protection of Human Subjects</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D1DC8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D1DC8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D1DC8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D1DC8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DOE funded </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D1DC8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>research activity involving human subjects</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D1DC8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, biospecimens, or identifiable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D1DC8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D1DC8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>private information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D1DC8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall be conducted without:  1) a registration and a Federal Wide Assurance accepted by the Office of Human Research Protection (OHRP) in the Department of Health and Human Services; and 2) certification that the research has been reviewed and approved by an Institutional Review Board (IRB) provided for in the assurance.  Options for IRB review may include one or more of the following: </w:t>
+      </w:r>
+      <w:r w:rsidR="00403BF3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D1DC8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) review by the awardee’s institutional </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE4C49">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>IRB</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD67E3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE4C49">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in accordance with an IAA or MOU negotiated between DOE and the institution; 2) review by the Central DOE IRB; and/or 3) if collaborating with one of the DOE national laboratories, review by the DOE national laboratory</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D1DC8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IRB.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CEBA645" w14:textId="77777777" w:rsidR="00D552EE" w:rsidRPr="005D1DC8" w:rsidRDefault="00D552EE" w:rsidP="002E3A86">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24513292" w14:textId="009261E3" w:rsidR="008A08E2" w:rsidRPr="0054479A" w:rsidRDefault="00D552EE" w:rsidP="002E3A86">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D1DC8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The recipient shall provide the assurance number identified in item 1 and the certification identified in item 2 to DOE prior to initiation of any research involving human subjects as defined in 10 CFR Section 745.102</w:t>
+      </w:r>
+      <w:r w:rsidR="00A01B32">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D1DC8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Additionally, each project must be reported annually to the DOE Human Subjects Research Database: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidR="00DE2E58">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Human Subjects Database</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005D1DC8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  Additional information on the DOE Human Subjects Research Program can be found at: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidR="00DE2E58">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>HUMAN SUBJECTS Human Subjects Program</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005D1DC8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BFDC088" w14:textId="77777777" w:rsidR="00236BA8" w:rsidRDefault="00236BA8" w:rsidP="002E3A86">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="160798BE" w14:textId="77777777" w:rsidR="003A3DD1" w:rsidRPr="0054479A" w:rsidRDefault="003A3DD1" w:rsidP="002E3A86">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="044B2FEB" w14:textId="5A8E68A4" w:rsidR="00462977" w:rsidRDefault="003461DE" w:rsidP="002E3A86">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00724737">
         <w:t xml:space="preserve">PERFORMANCE AND </w:t>
       </w:r>
-      <w:r w:rsidR="00C453BA" w:rsidRPr="00C453BA">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00C453BA" w:rsidRPr="00724737">
         <w:t>FINANCIAL INFORMATION</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00724737">
         <w:t xml:space="preserve"> REQUEST</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5379F4B4" w14:textId="77777777" w:rsidR="005F4BF5" w:rsidRPr="00C453BA" w:rsidRDefault="005F4BF5" w:rsidP="005F4BF5">
-[...25 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="425C7D6B" w14:textId="36A68CB6" w:rsidR="00F1048E" w:rsidRPr="00E436B4" w:rsidRDefault="00F1048E" w:rsidP="002E3A86">
+      <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E436B4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>**</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003243B8">
+        <w:t>**Educational Institutions and Tribal organizations are not required to complete this section**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51FEB9C8" w14:textId="77777777" w:rsidR="00FF5405" w:rsidRDefault="00FF5405" w:rsidP="002E3A86">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DE8D161" w14:textId="4E688D04" w:rsidR="00F1048E" w:rsidRPr="00BE4C49" w:rsidRDefault="00F1048E" w:rsidP="002E3A86">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4C49">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This Section includes a separate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E436B4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E436B4">
+        <w:t>ADDENDUM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE4C49">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C17B37">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PAIS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE4C49">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, which is used to explain the proper Cognizant responsibilities as well as</w:t>
+      </w:r>
+      <w:r w:rsidR="00C84D8E" w:rsidRPr="00BE4C49">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE4C49">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> obtain assurances </w:t>
+      </w:r>
+      <w:r w:rsidR="00C84D8E" w:rsidRPr="00BE4C49">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE4C49">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Recipient’s accounting system can perform on Government</w:t>
+      </w:r>
+      <w:r w:rsidR="00E436B4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> awards</w:t>
+      </w:r>
+      <w:r w:rsidR="003F1C44" w:rsidRPr="00BE4C49">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27B53D59" w14:textId="77777777" w:rsidR="00F1048E" w:rsidRPr="00BE4C49" w:rsidRDefault="00F1048E" w:rsidP="002E3A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+        </w:tabs>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EFF4144" w14:textId="691957E4" w:rsidR="00F1048E" w:rsidRPr="00BE4C49" w:rsidRDefault="00FD67E3" w:rsidP="002E3A86">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4C49">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE4C49">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Educational Institutions and Tribal organizations are not required to complete this section</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003243B8">
+        <w:t>ADDENDUM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE4C49">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE4C49">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Financial Accounting System – Detailed Information </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE4C49">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>shall be reviewed and populated based on the below responses:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F1048E" w:rsidRPr="00BE4C49">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E436B4">
-[...196 lines deleted...]
-    <w:p w14:paraId="33DD1F10" w14:textId="2610691F" w:rsidR="00C84D8E" w:rsidRPr="00BE4C49" w:rsidRDefault="000A2A2B" w:rsidP="00487953">
+    </w:p>
+    <w:p w14:paraId="75F0588D" w14:textId="77777777" w:rsidR="00DD08CB" w:rsidRDefault="00DD08CB" w:rsidP="002E3A86">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="50"/>
         </w:numPr>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:spacing w:after="0"/>
-        <w:ind w:left="630" w:hanging="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00BE4C49">
+        <w:sectPr w:rsidR="00DD08CB" w:rsidSect="00C95B4E">
+          <w:endnotePr>
+            <w:numFmt w:val="decimal"/>
+          </w:endnotePr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="648" w:right="1440" w:bottom="720" w:left="1440" w:header="648" w:footer="389" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:noEndnote/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="326"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20D0C0E8" w14:textId="77777777" w:rsidR="006B7E76" w:rsidRDefault="000A2A2B" w:rsidP="002E3A86">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Does the application budget include indirect costs? </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0085357D" w:rsidRPr="00BE4C49">
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4C49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:tab/>
-      </w:r>
+        <w:t>Does the application budget include indirect costs?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08FCE31B" w14:textId="585552E9" w:rsidR="009F5929" w:rsidRPr="007B297A" w:rsidRDefault="000458CD" w:rsidP="002E3A86">
+      <w:pPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-435061466"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0085357D" w:rsidRPr="00BE4C49">
+          <w:r w:rsidR="00344E4E">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="0085357D" w:rsidRPr="00BE4C49">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="0085357D" w:rsidRPr="007B297A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0085357D" w:rsidRPr="007B297A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidR="006C54B0" w:rsidRPr="007B297A">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman"/>
+            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-2048215023"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0085357D" w:rsidRPr="00BE4C49">
+          <w:r w:rsidR="002E3A86">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="0085357D" w:rsidRPr="00BE4C49">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="009F5929" w:rsidRPr="007B297A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="231AB8BA" w14:textId="57771773" w:rsidR="00C84D8E" w:rsidRPr="00E436B4" w:rsidRDefault="00C84D8E">
+    <w:p w14:paraId="1E0657D6" w14:textId="77777777" w:rsidR="003B6F6B" w:rsidRDefault="003B6F6B" w:rsidP="002E3A86">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:sectPr w:rsidR="003B6F6B" w:rsidSect="003B6F6B">
+          <w:endnotePr>
+            <w:numFmt w:val="decimal"/>
+          </w:endnotePr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="648" w:right="1440" w:bottom="720" w:left="1440" w:header="648" w:footer="389" w:gutter="0"/>
+          <w:cols w:num="2" w:space="0" w:equalWidth="0">
+            <w:col w:w="6480" w:space="0"/>
+            <w:col w:w="2880"/>
+          </w:cols>
+          <w:noEndnote/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="326"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18A62D1B" w14:textId="4706BB44" w:rsidR="00A74C53" w:rsidRDefault="00C84D8E" w:rsidP="002E3A86">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:spacing w:after="0"/>
-        <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE4C49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>If No</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BE4C49">
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002E4FA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000E22F0" w:rsidRPr="00400732">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00400732">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">, Recipient </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E436B4">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F647B1" w:rsidRPr="00400732">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recipient must review the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00400732">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Addendum</w:t>
+      </w:r>
+      <w:r w:rsidR="0015548F" w:rsidRPr="00400732">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to this PAIS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E4316F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>will not need to review the Addendum.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004B6387" w:rsidRPr="00E436B4">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="231AB8BA" w14:textId="1E14ABC0" w:rsidR="00C84D8E" w:rsidRDefault="00DF5B42" w:rsidP="002E3A86">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>NOTE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00403BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-        <w:ind w:left="1080"/>
+      <w:r w:rsidR="00A74C53" w:rsidRPr="00400732">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:bCs/>
-[...3 lines deleted...]
-    <w:p w14:paraId="195D801B" w14:textId="3B09CD3E" w:rsidR="00B10AE1" w:rsidRPr="00BE4C49" w:rsidRDefault="00B10AE1" w:rsidP="00487953">
+          <w:b/>
+        </w:rPr>
+        <w:t>Universities</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A74C53" w:rsidRPr="00400732">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> governed under Appx III to Part 200 and State/Local Gov’t governed under Appx VII to Part 200 do not need to review the Addendum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="715ED10C" w14:textId="77777777" w:rsidR="000B0B05" w:rsidRDefault="000B0B05" w:rsidP="002E3A86">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="50"/>
         </w:numPr>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="000B0B05" w:rsidSect="00DD08CB">
+          <w:endnotePr>
+            <w:numFmt w:val="decimal"/>
+          </w:endnotePr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="648" w:right="1440" w:bottom="720" w:left="1440" w:header="648" w:footer="389" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:noEndnote/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="326"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0820655D" w14:textId="77777777" w:rsidR="00150C80" w:rsidRPr="00150C80" w:rsidRDefault="00B10AE1" w:rsidP="002E3A86">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE4C49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Ha</w:t>
       </w:r>
       <w:r w:rsidR="00730A80" w:rsidRPr="00BE4C49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>s the</w:t>
       </w:r>
       <w:r w:rsidR="00F62C12" w:rsidRPr="00BE4C49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Recipient </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE4C49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">had prior </w:t>
       </w:r>
       <w:r w:rsidR="0099385F" w:rsidRPr="00BE4C49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE4C49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ederal awards?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE4C49">
-[...4 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E5869B1" w14:textId="37068122" w:rsidR="00951B0D" w:rsidRPr="00951B0D" w:rsidRDefault="000458CD" w:rsidP="002E3A86">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
           </w:rPr>
           <w:id w:val="-2125758326"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00C84D8E" w:rsidRPr="00BE4C49">
+          <w:r w:rsidR="006C54B0">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00CB3BD3" w:rsidRPr="00BE4C49">
+      <w:r w:rsidR="00DE58BE" w:rsidRPr="00BE4C49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00BE4C49">
+        <w:t xml:space="preserve"> Yes</w:t>
+      </w:r>
+      <w:r w:rsidR="006C54B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman"/>
+            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
           </w:rPr>
           <w:id w:val="-1965884431"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00CB3BD3" w:rsidRPr="00BE4C49">
+          <w:r w:rsidR="00B60B3E">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00CB3BD3" w:rsidRPr="00BE4C49">
+      <w:r w:rsidR="00150C80" w:rsidRPr="00C1534D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE4C49">
+      <w:r w:rsidR="00150C80" w:rsidRPr="00C1534D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AAC4091" w14:textId="77737B5A" w:rsidR="00A14E5D" w:rsidRPr="00BE4C49" w:rsidRDefault="004B6387" w:rsidP="00487953">
+    <w:p w14:paraId="5D86BD9B" w14:textId="77777777" w:rsidR="000B0B05" w:rsidRDefault="000B0B05" w:rsidP="002E3A86">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="000B0B05" w:rsidSect="000B0B05">
+          <w:endnotePr>
+            <w:numFmt w:val="decimal"/>
+          </w:endnotePr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="648" w:right="1440" w:bottom="720" w:left="1440" w:header="648" w:footer="389" w:gutter="0"/>
+          <w:cols w:num="2" w:space="0" w:equalWidth="0">
+            <w:col w:w="7200" w:space="0"/>
+            <w:col w:w="2160"/>
+          </w:cols>
+          <w:noEndnote/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="326"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="629068EE" w14:textId="4967ECB6" w:rsidR="00566881" w:rsidRPr="00C1534D" w:rsidRDefault="00566881" w:rsidP="002E3A86">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C1534D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>If No</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1534D">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1534D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Proceed to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1534D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>FINANCIAL AUDIT DATA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1534D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1534D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(F)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0987D040" w14:textId="2855A2C9" w:rsidR="00951B0D" w:rsidRDefault="00951B0D" w:rsidP="002E3A86">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
-        <w:ind w:left="1080"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BE4C49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E7156DF" w14:textId="5DD6ACD6" w:rsidR="00566881" w:rsidRDefault="00566881" w:rsidP="002E3A86">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00487953">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...32 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000B3739">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...45 lines deleted...]
-      <w:r w:rsidRPr="00487953">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000B2E28">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">If </w:t>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D2715">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE4C49">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>including this proposed award</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D2715">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0073782A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provide the four </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(4) highest dollar values for federal contracts or awards for which the organization is the Prime Recipient receiving the funding directly from a Government Agency</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE2E58">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The total federal </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00487953">
-[...7 lines deleted...]
-        <w:t>Yes</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dollars</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="001A6B39" w:rsidRPr="008D2715">
-[...84 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should include the full project period, not just the incremental funding.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="1080" w:type="dxa"/>
+        <w:tblW w:w="9180" w:type="dxa"/>
+        <w:tblInd w:w="265" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1655"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1881"/>
+        <w:gridCol w:w="1890"/>
+        <w:gridCol w:w="1620"/>
+        <w:gridCol w:w="1967"/>
+        <w:gridCol w:w="1022"/>
+        <w:gridCol w:w="1006"/>
+        <w:gridCol w:w="1675"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001A6B39" w14:paraId="64FFFA82" w14:textId="77777777" w:rsidTr="00487953">
+      <w:tr w:rsidR="001A6B39" w14:paraId="64FFFA82" w14:textId="77777777" w:rsidTr="00E07CC4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1655" w:type="dxa"/>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1247A44A" w14:textId="29347168" w:rsidR="001A6B39" w:rsidRPr="00487953" w:rsidRDefault="001A6B39" w:rsidP="00487953">
+          <w:p w14:paraId="1247A44A" w14:textId="29347168" w:rsidR="001A6B39" w:rsidRPr="002D6B0C" w:rsidRDefault="001A6B39" w:rsidP="008B53C3">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00487953">
+            <w:r w:rsidRPr="002D6B0C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Awarding Agency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61765A16" w14:textId="5887BD6A" w:rsidR="001A6B39" w:rsidRPr="00487953" w:rsidRDefault="001A6B39" w:rsidP="00487953">
+          <w:p w14:paraId="61765A16" w14:textId="5887BD6A" w:rsidR="001A6B39" w:rsidRPr="002D6B0C" w:rsidRDefault="001A6B39" w:rsidP="008B53C3">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00487953">
+            <w:r w:rsidRPr="002D6B0C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Awarding Office</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:tcW w:w="1967" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="146AE878" w14:textId="6805C908" w:rsidR="001A6B39" w:rsidRPr="00487953" w:rsidRDefault="001A6B39" w:rsidP="00487953">
+          <w:p w14:paraId="146AE878" w14:textId="6805C908" w:rsidR="001A6B39" w:rsidRPr="002D6B0C" w:rsidRDefault="001A6B39" w:rsidP="008B53C3">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00487953">
+            <w:r w:rsidRPr="002D6B0C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Contract/Award #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
+            <w:tcW w:w="1022" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6464FB57" w14:textId="034E676D" w:rsidR="001A6B39" w:rsidRPr="00487953" w:rsidRDefault="001A6B39" w:rsidP="00487953">
+          <w:p w14:paraId="6464FB57" w14:textId="034E676D" w:rsidR="001A6B39" w:rsidRPr="002D6B0C" w:rsidRDefault="001A6B39" w:rsidP="008B53C3">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00487953">
+            <w:r w:rsidRPr="002D6B0C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Start Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1258" w:type="dxa"/>
+            <w:tcW w:w="1006" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="110B17D8" w14:textId="66FEEEC1" w:rsidR="001A6B39" w:rsidRPr="00487953" w:rsidRDefault="001A6B39" w:rsidP="00487953">
+          <w:p w14:paraId="110B17D8" w14:textId="66FEEEC1" w:rsidR="001A6B39" w:rsidRPr="002D6B0C" w:rsidRDefault="001A6B39" w:rsidP="008B53C3">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00487953">
+            <w:r w:rsidRPr="002D6B0C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>End Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1881" w:type="dxa"/>
+            <w:tcW w:w="1675" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="719E67C6" w14:textId="19C0F2AE" w:rsidR="001A6B39" w:rsidRPr="00487953" w:rsidRDefault="001A6B39" w:rsidP="00487953">
+          <w:p w14:paraId="719E67C6" w14:textId="19C0F2AE" w:rsidR="001A6B39" w:rsidRPr="002D6B0C" w:rsidRDefault="001A6B39" w:rsidP="008B53C3">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00487953">
+            <w:r w:rsidRPr="002D6B0C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Total Federal Dollars</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A6B39" w14:paraId="26C648BA" w14:textId="77777777" w:rsidTr="00487953">
+      <w:tr w:rsidR="001A6B39" w14:paraId="26C648BA" w14:textId="77777777" w:rsidTr="00E07CC4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1655" w:type="dxa"/>
+            <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B3A3680" w14:textId="7C637875" w:rsidR="001A6B39" w:rsidRDefault="001A6B39" w:rsidP="001A6B39">
+          <w:p w14:paraId="4B3A3680" w14:textId="3196ADD1" w:rsidR="001A6B39" w:rsidRDefault="00522008" w:rsidP="008B53C3">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve">E.g., </w:t>
+            </w:r>
+            <w:r w:rsidR="001A6B39">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Dept. of Energy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1349AE36" w14:textId="4AF76522" w:rsidR="001A6B39" w:rsidRDefault="001A6B39" w:rsidP="001A6B39">
+          <w:p w14:paraId="1349AE36" w14:textId="4AF76522" w:rsidR="001A6B39" w:rsidRDefault="001A6B39" w:rsidP="008B53C3">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>GFO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:tcW w:w="1967" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CACFBB4" w14:textId="3C3EAC9F" w:rsidR="001A6B39" w:rsidRDefault="001A6B39" w:rsidP="001A6B39">
+          <w:p w14:paraId="0CACFBB4" w14:textId="1427A41E" w:rsidR="001A6B39" w:rsidRDefault="001A6B39" w:rsidP="008B53C3">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>DE-EE00</w:t>
+              <w:t>DE-</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D34E96">
+            <w:r w:rsidR="00327086" w:rsidRPr="00327086">
               <w:rPr>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00327086">
+              <w:rPr>
+                <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>XXXXX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
+            <w:tcW w:w="1022" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6340D0B3" w14:textId="77E666E0" w:rsidR="001A6B39" w:rsidRDefault="001A6B39" w:rsidP="001A6B39">
+          <w:p w14:paraId="6340D0B3" w14:textId="77E666E0" w:rsidR="001A6B39" w:rsidRDefault="001A6B39" w:rsidP="008B53C3">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1258" w:type="dxa"/>
+            <w:tcW w:w="1006" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48935897" w14:textId="793B6D8B" w:rsidR="001A6B39" w:rsidRDefault="001A6B39" w:rsidP="001A6B39">
+          <w:p w14:paraId="48935897" w14:textId="793B6D8B" w:rsidR="001A6B39" w:rsidRDefault="001A6B39" w:rsidP="008B53C3">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1881" w:type="dxa"/>
+            <w:tcW w:w="1675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57BA7278" w14:textId="46B2411C" w:rsidR="001A6B39" w:rsidRDefault="001A6B39" w:rsidP="001A6B39">
+          <w:p w14:paraId="57BA7278" w14:textId="46B2411C" w:rsidR="001A6B39" w:rsidRDefault="001A6B39" w:rsidP="008B53C3">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:widowControl/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A6B39" w14:paraId="0FDE64FB" w14:textId="77777777" w:rsidTr="00487953">
+      <w:tr w:rsidR="001A6B39" w14:paraId="0FDE64FB" w14:textId="77777777" w:rsidTr="00E07CC4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1655" w:type="dxa"/>
+            <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FE0C6F6" w14:textId="77777777" w:rsidR="001A6B39" w:rsidRDefault="001A6B39" w:rsidP="001A6B39">
+          <w:p w14:paraId="1FE0C6F6" w14:textId="77777777" w:rsidR="001A6B39" w:rsidRDefault="001A6B39" w:rsidP="008B53C3">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D3D9879" w14:textId="77777777" w:rsidR="001A6B39" w:rsidRDefault="001A6B39" w:rsidP="001A6B39">
+          <w:p w14:paraId="0D3D9879" w14:textId="77777777" w:rsidR="001A6B39" w:rsidRDefault="001A6B39" w:rsidP="008B53C3">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:tcW w:w="1967" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F0F09EA" w14:textId="77777777" w:rsidR="001A6B39" w:rsidRDefault="001A6B39" w:rsidP="001A6B39">
+          <w:p w14:paraId="0F0F09EA" w14:textId="77777777" w:rsidR="001A6B39" w:rsidRDefault="001A6B39" w:rsidP="008B53C3">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
+            <w:tcW w:w="1022" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EFC1313" w14:textId="77777777" w:rsidR="001A6B39" w:rsidRDefault="001A6B39" w:rsidP="001A6B39">
+          <w:p w14:paraId="4EFC1313" w14:textId="77777777" w:rsidR="001A6B39" w:rsidRDefault="001A6B39" w:rsidP="008B53C3">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1258" w:type="dxa"/>
+            <w:tcW w:w="1006" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37749B2A" w14:textId="77777777" w:rsidR="001A6B39" w:rsidRDefault="001A6B39" w:rsidP="001A6B39">
+          <w:p w14:paraId="37749B2A" w14:textId="77777777" w:rsidR="001A6B39" w:rsidRDefault="001A6B39" w:rsidP="008B53C3">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1881" w:type="dxa"/>
+            <w:tcW w:w="1675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F717D3E" w14:textId="77777777" w:rsidR="001A6B39" w:rsidRDefault="001A6B39" w:rsidP="001A6B39">
+          <w:p w14:paraId="0F717D3E" w14:textId="77777777" w:rsidR="001A6B39" w:rsidRDefault="001A6B39" w:rsidP="008B53C3">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:widowControl/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A6B39" w14:paraId="5E50637B" w14:textId="77777777" w:rsidTr="00487953">
+      <w:tr w:rsidR="001A6B39" w14:paraId="5E50637B" w14:textId="77777777" w:rsidTr="00E07CC4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1655" w:type="dxa"/>
+            <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61D4A029" w14:textId="77777777" w:rsidR="001A6B39" w:rsidRDefault="001A6B39" w:rsidP="001A6B39">
+          <w:p w14:paraId="61D4A029" w14:textId="77777777" w:rsidR="001A6B39" w:rsidRDefault="001A6B39" w:rsidP="008B53C3">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="351140D4" w14:textId="77777777" w:rsidR="001A6B39" w:rsidRDefault="001A6B39" w:rsidP="001A6B39">
+          <w:p w14:paraId="351140D4" w14:textId="77777777" w:rsidR="001A6B39" w:rsidRDefault="001A6B39" w:rsidP="008B53C3">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:tcW w:w="1967" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71F0C91F" w14:textId="77777777" w:rsidR="001A6B39" w:rsidRDefault="001A6B39" w:rsidP="001A6B39">
+          <w:p w14:paraId="71F0C91F" w14:textId="77777777" w:rsidR="001A6B39" w:rsidRDefault="001A6B39" w:rsidP="008B53C3">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
+            <w:tcW w:w="1022" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D60AEBC" w14:textId="77777777" w:rsidR="001A6B39" w:rsidRDefault="001A6B39" w:rsidP="001A6B39">
+          <w:p w14:paraId="3D60AEBC" w14:textId="77777777" w:rsidR="001A6B39" w:rsidRDefault="001A6B39" w:rsidP="008B53C3">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1258" w:type="dxa"/>
+            <w:tcW w:w="1006" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="411C4188" w14:textId="77777777" w:rsidR="001A6B39" w:rsidRDefault="001A6B39" w:rsidP="001A6B39">
+          <w:p w14:paraId="411C4188" w14:textId="77777777" w:rsidR="001A6B39" w:rsidRDefault="001A6B39" w:rsidP="008B53C3">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1881" w:type="dxa"/>
+            <w:tcW w:w="1675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="740AD313" w14:textId="77777777" w:rsidR="001A6B39" w:rsidRDefault="001A6B39" w:rsidP="001A6B39">
+          <w:p w14:paraId="740AD313" w14:textId="77777777" w:rsidR="001A6B39" w:rsidRDefault="001A6B39" w:rsidP="008B53C3">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:widowControl/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A6B39" w14:paraId="24D08FEF" w14:textId="77777777" w:rsidTr="00487953">
+      <w:tr w:rsidR="001A6B39" w14:paraId="24D08FEF" w14:textId="77777777" w:rsidTr="00E07CC4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1655" w:type="dxa"/>
+            <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D054EF5" w14:textId="77777777" w:rsidR="001A6B39" w:rsidRDefault="001A6B39" w:rsidP="001A6B39">
+          <w:p w14:paraId="4D054EF5" w14:textId="77777777" w:rsidR="001A6B39" w:rsidRDefault="001A6B39" w:rsidP="008B53C3">
             <w:pPr>
+              <w:keepLines/>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FB2EEB5" w14:textId="77777777" w:rsidR="001A6B39" w:rsidRDefault="001A6B39" w:rsidP="001A6B39">
+          <w:p w14:paraId="5FB2EEB5" w14:textId="77777777" w:rsidR="001A6B39" w:rsidRDefault="001A6B39" w:rsidP="008B53C3">
             <w:pPr>
+              <w:keepLines/>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:tcW w:w="1967" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E7C908F" w14:textId="77777777" w:rsidR="001A6B39" w:rsidRDefault="001A6B39" w:rsidP="001A6B39">
+          <w:p w14:paraId="6E7C908F" w14:textId="77777777" w:rsidR="001A6B39" w:rsidRDefault="001A6B39" w:rsidP="008B53C3">
             <w:pPr>
+              <w:keepLines/>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
+            <w:tcW w:w="1022" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BC2B2FD" w14:textId="77777777" w:rsidR="001A6B39" w:rsidRDefault="001A6B39" w:rsidP="001A6B39">
+          <w:p w14:paraId="3BC2B2FD" w14:textId="77777777" w:rsidR="001A6B39" w:rsidRDefault="001A6B39" w:rsidP="008B53C3">
             <w:pPr>
+              <w:keepLines/>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1258" w:type="dxa"/>
+            <w:tcW w:w="1006" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37596343" w14:textId="77777777" w:rsidR="001A6B39" w:rsidRDefault="001A6B39" w:rsidP="001A6B39">
+          <w:p w14:paraId="37596343" w14:textId="77777777" w:rsidR="001A6B39" w:rsidRDefault="001A6B39" w:rsidP="008B53C3">
             <w:pPr>
+              <w:keepLines/>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1881" w:type="dxa"/>
+            <w:tcW w:w="1675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B41C286" w14:textId="77777777" w:rsidR="001A6B39" w:rsidRDefault="001A6B39" w:rsidP="001A6B39">
+          <w:p w14:paraId="7B41C286" w14:textId="77777777" w:rsidR="001A6B39" w:rsidRDefault="001A6B39" w:rsidP="008B53C3">
             <w:pPr>
+              <w:keepLines/>
+              <w:widowControl/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="46250F2C" w14:textId="77777777" w:rsidR="001A6B39" w:rsidRDefault="001A6B39" w:rsidP="00487953">
-[...8 lines deleted...]
-    <w:p w14:paraId="16D68F99" w14:textId="390CA5D8" w:rsidR="004D4F11" w:rsidRPr="004446DD" w:rsidRDefault="00E7655F" w:rsidP="00487953">
+    <w:p w14:paraId="46250F2C" w14:textId="77777777" w:rsidR="001A6B39" w:rsidRDefault="001A6B39" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A5D79DA" w14:textId="77777777" w:rsidR="00BD2A7F" w:rsidRDefault="00BD2A7F" w:rsidP="008B53C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="50"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9000"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
+        <w:sectPr w:rsidR="00BD2A7F" w:rsidSect="00DD08CB">
+          <w:endnotePr>
+            <w:numFmt w:val="decimal"/>
+          </w:endnotePr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="648" w:right="1440" w:bottom="720" w:left="1440" w:header="648" w:footer="389" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:noEndnote/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="326"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="228C716F" w14:textId="2557EC1F" w:rsidR="00E7655F" w:rsidRPr="0072447F" w:rsidRDefault="00E7655F" w:rsidP="000458CD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004446DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Ha</w:t>
       </w:r>
       <w:r w:rsidR="00A14E5D" w:rsidRPr="004446DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="004446DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> one of the listed Agencies above officially assumed Cognizance with the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A14E5D" w:rsidRPr="004446DD">
+        <w:t xml:space="preserve"> one of the listed Agencies above officially assumed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072447F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A14E5D" w:rsidRPr="004446DD">
+        <w:t xml:space="preserve">Cognizance with the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A14E5D" w:rsidRPr="0072447F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004446DD">
+        <w:t xml:space="preserve">authority </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072447F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:tab/>
-      </w:r>
+        <w:t xml:space="preserve">to negotiate </w:t>
+      </w:r>
+      <w:r w:rsidR="00A14E5D" w:rsidRPr="0072447F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072447F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>he organization</w:t>
+      </w:r>
+      <w:r w:rsidR="000B3739" w:rsidRPr="0072447F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072447F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>s current indirect cost billing rates?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43C11D77" w14:textId="0384E798" w:rsidR="00A14E5D" w:rsidRPr="008D2715" w:rsidRDefault="000458CD" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="9000"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1211958335"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00CB3BD3" w:rsidRPr="003243B8">
+          <w:r w:rsidR="0072781F">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00CB3BD3" w:rsidRPr="004446DD">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="006F05C2" w:rsidRPr="00BD2A7F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yes</w:t>
+      </w:r>
+      <w:r w:rsidR="0072781F">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1778794925"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00CB3BD3" w:rsidRPr="003243B8">
+          <w:r w:rsidR="0072781F">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00CB3BD3" w:rsidRPr="004446DD">
-[...17 lines deleted...]
-        </w:tabs>
+      <w:r w:rsidR="0072447F" w:rsidRPr="00BD2A7F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F185E76" w14:textId="77777777" w:rsidR="00BD2A7F" w:rsidRDefault="00BD2A7F" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...51 lines deleted...]
-      </w:r>
+        <w:sectPr w:rsidR="00BD2A7F" w:rsidSect="002054FA">
+          <w:endnotePr>
+            <w:numFmt w:val="decimal"/>
+          </w:endnotePr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="648" w:right="1440" w:bottom="720" w:left="1440" w:header="648" w:footer="389" w:gutter="0"/>
+          <w:cols w:num="2" w:space="0" w:equalWidth="0">
+            <w:col w:w="7776" w:space="0"/>
+            <w:col w:w="1584"/>
+          </w:cols>
+          <w:noEndnote/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="326"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C7D274E" w14:textId="729ADF0D" w:rsidR="00E7655F" w:rsidRDefault="00E7655F" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Recipient </w:t>
-[...95 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Provide the Cognizant Agency, </w:t>
       </w:r>
       <w:r w:rsidR="00A14E5D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Cognizant Contracting Officer who negotiated the indirect billing rates,</w:t>
+        <w:t xml:space="preserve">Cognizant </w:t>
+      </w:r>
+      <w:r w:rsidR="00C80956">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grants</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14E5D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Officer who negotiated the indirect billing rates,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Contact Information</w:t>
       </w:r>
       <w:r w:rsidR="00A14E5D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  If available, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>include a copy of the current Negotiated Indirect Cost Rate Agreement (NICRA).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="1620" w:type="dxa"/>
+        <w:tblInd w:w="270" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2070"/>
-        <w:gridCol w:w="5760"/>
+        <w:gridCol w:w="2056"/>
+        <w:gridCol w:w="5054"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0032727B" w14:paraId="0A857D03" w14:textId="3E7327A9" w:rsidTr="00487953">
+      <w:tr w:rsidR="0032727B" w14:paraId="0A857D03" w14:textId="3E7327A9" w:rsidTr="00EA2436">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcW w:w="2056" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="06F545DA" w14:textId="109AC51A" w:rsidR="0032727B" w:rsidRPr="00487953" w:rsidRDefault="0032727B" w:rsidP="00487953">
+          <w:p w14:paraId="06F545DA" w14:textId="109AC51A" w:rsidR="0032727B" w:rsidRPr="00487953" w:rsidRDefault="0032727B" w:rsidP="008B53C3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9000"/>
                 <w:tab w:val="left" w:pos="10080"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00487953">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Agency</w:t>
             </w:r>
             <w:r w:rsidRPr="00487953">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5760" w:type="dxa"/>
+            <w:tcW w:w="5054" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62C5663E" w14:textId="77777777" w:rsidR="0032727B" w:rsidRDefault="0032727B" w:rsidP="00E7655F">
+          <w:p w14:paraId="62C5663E" w14:textId="77777777" w:rsidR="0032727B" w:rsidRDefault="0032727B" w:rsidP="008B53C3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9000"/>
                 <w:tab w:val="left" w:pos="10080"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0032727B" w14:paraId="7654D775" w14:textId="63296AB0" w:rsidTr="00487953">
+      <w:tr w:rsidR="0032727B" w14:paraId="7654D775" w14:textId="63296AB0" w:rsidTr="00EA2436">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcW w:w="2056" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E199423" w14:textId="3D766139" w:rsidR="0032727B" w:rsidRPr="00487953" w:rsidRDefault="0006475A" w:rsidP="00487953">
+          <w:p w14:paraId="3E199423" w14:textId="2306C319" w:rsidR="0032727B" w:rsidRPr="00487953" w:rsidRDefault="00C80956" w:rsidP="008B53C3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9000"/>
                 <w:tab w:val="left" w:pos="10080"/>
               </w:tabs>
               <w:ind w:left="-825"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Contracting Officer</w:t>
+              <w:t>Grants</w:t>
+            </w:r>
+            <w:r w:rsidR="0006475A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Officer</w:t>
             </w:r>
             <w:r w:rsidR="0032727B" w:rsidRPr="00487953">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5760" w:type="dxa"/>
+            <w:tcW w:w="5054" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46EECDAF" w14:textId="77777777" w:rsidR="0032727B" w:rsidRDefault="0032727B" w:rsidP="00E7655F">
+          <w:p w14:paraId="46EECDAF" w14:textId="77777777" w:rsidR="0032727B" w:rsidRDefault="0032727B" w:rsidP="008B53C3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9000"/>
                 <w:tab w:val="left" w:pos="10080"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0032727B" w14:paraId="6E886DF3" w14:textId="68CE3EF2" w:rsidTr="00487953">
+      <w:tr w:rsidR="0032727B" w14:paraId="6E886DF3" w14:textId="68CE3EF2" w:rsidTr="00EA2436">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcW w:w="2056" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2FDA8E0E" w14:textId="0755D1B6" w:rsidR="0032727B" w:rsidRPr="00487953" w:rsidRDefault="0032727B" w:rsidP="00487953">
+          <w:p w14:paraId="2FDA8E0E" w14:textId="0755D1B6" w:rsidR="0032727B" w:rsidRPr="00487953" w:rsidRDefault="0032727B" w:rsidP="008B53C3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9000"/>
                 <w:tab w:val="left" w:pos="10080"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">POC </w:t>
             </w:r>
             <w:r w:rsidRPr="00487953">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Phone</w:t>
             </w:r>
             <w:r w:rsidRPr="00487953">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5760" w:type="dxa"/>
+            <w:tcW w:w="5054" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4B51BE5A" w14:textId="77777777" w:rsidR="0032727B" w:rsidRDefault="0032727B" w:rsidP="00E7655F">
+          <w:p w14:paraId="4B51BE5A" w14:textId="77777777" w:rsidR="0032727B" w:rsidRDefault="0032727B" w:rsidP="008B53C3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9000"/>
                 <w:tab w:val="left" w:pos="10080"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0032727B" w14:paraId="22ED1F78" w14:textId="2D9A6E5A" w:rsidTr="00487953">
+      <w:tr w:rsidR="0032727B" w14:paraId="22ED1F78" w14:textId="2D9A6E5A" w:rsidTr="00EA2436">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcW w:w="2056" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02EEEC55" w14:textId="2DE67ACB" w:rsidR="0032727B" w:rsidRPr="00487953" w:rsidRDefault="0032727B" w:rsidP="00487953">
+          <w:p w14:paraId="02EEEC55" w14:textId="2DE67ACB" w:rsidR="0032727B" w:rsidRPr="00487953" w:rsidRDefault="0032727B" w:rsidP="008B53C3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9000"/>
                 <w:tab w:val="left" w:pos="10080"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">POC </w:t>
             </w:r>
             <w:r w:rsidRPr="00487953">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
             <w:r w:rsidRPr="00487953">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5760" w:type="dxa"/>
+            <w:tcW w:w="5054" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18884E43" w14:textId="77777777" w:rsidR="0032727B" w:rsidRDefault="0032727B" w:rsidP="00E7655F">
+          <w:p w14:paraId="18884E43" w14:textId="77777777" w:rsidR="0032727B" w:rsidRDefault="0032727B" w:rsidP="008B53C3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9000"/>
                 <w:tab w:val="left" w:pos="10080"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5FD386FA" w14:textId="4DEC3555" w:rsidR="00E7655F" w:rsidRPr="00872BEC" w:rsidRDefault="00036D2B" w:rsidP="00E7655F">
-[...6 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="4081CAF9" w14:textId="1348179E" w:rsidR="0031795D" w:rsidRDefault="0031795D" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="-270"/>
+          <w:tab w:val="clear" w:pos="450"/>
+          <w:tab w:val="clear" w:pos="810"/>
+          <w:tab w:val="clear" w:pos="1170"/>
+          <w:tab w:val="clear" w:pos="1530"/>
+          <w:tab w:val="clear" w:pos="1890"/>
+          <w:tab w:val="clear" w:pos="2250"/>
+          <w:tab w:val="clear" w:pos="2610"/>
+          <w:tab w:val="clear" w:pos="2970"/>
+          <w:tab w:val="clear" w:pos="3330"/>
+          <w:tab w:val="clear" w:pos="3690"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="64EDD29E" w14:textId="77777777" w:rsidR="003A3DD1" w:rsidRDefault="003A3DD1" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="-270"/>
+          <w:tab w:val="clear" w:pos="450"/>
+          <w:tab w:val="clear" w:pos="810"/>
+          <w:tab w:val="clear" w:pos="1170"/>
+          <w:tab w:val="clear" w:pos="1530"/>
+          <w:tab w:val="clear" w:pos="1890"/>
+          <w:tab w:val="clear" w:pos="2250"/>
+          <w:tab w:val="clear" w:pos="2610"/>
+          <w:tab w:val="clear" w:pos="2970"/>
+          <w:tab w:val="clear" w:pos="3330"/>
+          <w:tab w:val="clear" w:pos="3690"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">        </w:t>
-[...7 lines deleted...]
-      </w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FD386FA" w14:textId="3C5C6B01" w:rsidR="00E7655F" w:rsidRPr="00724737" w:rsidRDefault="00E7655F" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00724737">
+        <w:t>FINANCIAL AUDIT DATA:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F048EB2" w14:textId="13141246" w:rsidR="0006475A" w:rsidRDefault="0006475A" w:rsidP="008B0631">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3060"/>
+          <w:tab w:val="left" w:pos="5130"/>
+        </w:tabs>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...46 lines deleted...]
-    <w:p w14:paraId="0F048EB2" w14:textId="13141246" w:rsidR="0006475A" w:rsidRDefault="0006475A" w:rsidP="0006475A">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Recipient’s Fiscal Year End:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00473BA8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="040DD2E3" w14:textId="77777777" w:rsidR="00473BA8" w:rsidRPr="00473BA8" w:rsidRDefault="00473BA8" w:rsidP="008B53C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="9000"/>
           <w:tab w:val="left" w:pos="10080"/>
         </w:tabs>
-        <w:ind w:left="720"/>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C0EB282" w14:textId="77777777" w:rsidR="00792D65" w:rsidRDefault="00792D65" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00792D65" w:rsidSect="00DD08CB">
+          <w:endnotePr>
+            <w:numFmt w:val="decimal"/>
+          </w:endnotePr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="648" w:right="1440" w:bottom="720" w:left="1440" w:header="648" w:footer="389" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:noEndnote/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="326"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4752A750" w14:textId="77777777" w:rsidR="00910ADD" w:rsidRDefault="00A21862" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00487953">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Does the Recipient have a timekeeping system which identifies employee</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...24 lines deleted...]
-          <w:tab w:val="left" w:pos="7200"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00487953">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>’ labor by</w:t>
+      </w:r>
+      <w:r w:rsidR="00910ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+      <w:r w:rsidR="00910ADD" w:rsidRPr="00487953">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ntermediate and final cost objective (i.e. award/project level)?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="393D94D4" w14:textId="36599FC9" w:rsidR="00792D65" w:rsidRPr="00943981" w:rsidRDefault="000458CD" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="9000"/>
           <w:tab w:val="left" w:pos="10080"/>
         </w:tabs>
-        <w:ind w:left="720"/>
-[...38 lines deleted...]
-      </w:r>
+        <w:sectPr w:rsidR="00792D65" w:rsidRPr="00943981" w:rsidSect="006929E9">
+          <w:endnotePr>
+            <w:numFmt w:val="decimal"/>
+          </w:endnotePr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="648" w:right="1440" w:bottom="720" w:left="1440" w:header="648" w:footer="389" w:gutter="0"/>
+          <w:cols w:num="2" w:space="288" w:equalWidth="0">
+            <w:col w:w="7488" w:space="288"/>
+            <w:col w:w="1584"/>
+          </w:cols>
+          <w:noEndnote/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="326"/>
+        </w:sectPr>
+      </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
+            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
             <w:sz w:val="28"/>
           </w:rPr>
           <w:id w:val="1500468020"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00473BA8">
+          <w:r w:rsidR="007C5F8A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="008A1EBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="00A21862" w:rsidRPr="00943981">
+        <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A1EBF">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00A21862" w:rsidRPr="00943981">
         <w:t>Yes</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A1EBF">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00317BCB">
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
+            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
             <w:sz w:val="28"/>
           </w:rPr>
           <w:id w:val="1392695157"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="008A1EBF">
+          <w:r w:rsidR="005D0BF2" w:rsidRPr="00943981">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="008A1EBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="00A21862" w:rsidRPr="00943981">
+        <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A1EBF">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00A21862" w:rsidRPr="00943981">
         <w:t>No</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21862" w:rsidDel="00E7655F">
-[...6 lines deleted...]
-    <w:p w14:paraId="12FA07C1" w14:textId="5AF46D72" w:rsidR="00A21862" w:rsidRDefault="00A21862">
+    </w:p>
+    <w:p w14:paraId="49047F5F" w14:textId="636F2078" w:rsidR="00A21862" w:rsidRPr="00A14E5D" w:rsidRDefault="00A21862" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9000"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AE3261A" w14:textId="77777777" w:rsidR="00792D65" w:rsidRDefault="00792D65" w:rsidP="008B53C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
+        <w:sectPr w:rsidR="00792D65" w:rsidSect="007C5F8A">
+          <w:endnotePr>
+            <w:numFmt w:val="decimal"/>
+          </w:endnotePr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="648" w:right="1440" w:bottom="720" w:left="1440" w:header="648" w:footer="389" w:gutter="0"/>
+          <w:cols w:num="2" w:space="1440" w:equalWidth="0">
+            <w:col w:w="7920" w:space="720"/>
+            <w:col w:w="720"/>
+          </w:cols>
+          <w:noEndnote/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="326"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AE2286D" w14:textId="77777777" w:rsidR="008B1B47" w:rsidRDefault="00473BA8" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9000"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>i</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00487953">
+        <w:t xml:space="preserve">Does the Recipient have an accounting system which excludes costs charged to </w:t>
+      </w:r>
+      <w:r w:rsidR="008B1B47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>ntermediate and final cost objective (i.e. award/project level)?</w:t>
-[...14 lines deleted...]
-        <w:tabs>
+        <w:t>Government projects which are not allowable per applicable Federal Cost Principles?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45156438" w14:textId="0DD7A30D" w:rsidR="00943981" w:rsidRDefault="000458CD" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
-        <w:spacing w:after="0"/>
-[...15 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00943981" w:rsidSect="006929E9">
+          <w:endnotePr>
+            <w:numFmt w:val="decimal"/>
+          </w:endnotePr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="648" w:right="1440" w:bottom="720" w:left="1440" w:header="648" w:footer="389" w:gutter="0"/>
+          <w:cols w:num="2" w:space="576" w:equalWidth="0">
+            <w:col w:w="7200" w:space="576"/>
+            <w:col w:w="1584"/>
+          </w:cols>
+          <w:noEndnote/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="326"/>
+        </w:sectPr>
+      </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
+            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
             <w:sz w:val="28"/>
           </w:rPr>
           <w:id w:val="-604266738"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00B57E9E">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="008A1EBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="00473BA8" w:rsidRPr="00943981">
+        <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A1EBF">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00473BA8" w:rsidRPr="00943981">
         <w:t>Yes</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A1EBF">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00D20756">
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
+            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
             <w:sz w:val="28"/>
           </w:rPr>
           <w:id w:val="1233811867"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="008A1EBF">
+          <w:r w:rsidR="00943981" w:rsidRPr="00943981">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="008A1EBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="00473BA8" w:rsidRPr="00943981">
+        <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A1EBF">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00473BA8" w:rsidRPr="00943981">
         <w:t>No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D01A06C" w14:textId="64B71AC3" w:rsidR="00473BA8" w:rsidRDefault="00473BA8" w:rsidP="00487953">
-[...20 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="1F8124AA" w14:textId="77777777" w:rsidR="00943981" w:rsidRDefault="00943981" w:rsidP="008B53C3">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9000"/>
           <w:tab w:val="left" w:pos="10080"/>
         </w:tabs>
-        <w:ind w:left="720"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63632212" w14:textId="77777777" w:rsidR="007564F0" w:rsidRDefault="007564F0" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9000"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007564F0" w:rsidSect="007C5F8A">
+          <w:endnotePr>
+            <w:numFmt w:val="decimal"/>
+          </w:endnotePr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="648" w:right="1440" w:bottom="720" w:left="1440" w:header="648" w:footer="389" w:gutter="0"/>
+          <w:cols w:space="1440"/>
+          <w:noEndnote/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="326"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23ABF589" w14:textId="2A371DDB" w:rsidR="008B1B47" w:rsidRDefault="00E436B4" w:rsidP="00803AD7">
+      <w:pPr>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D460D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Has the Recipient had </w:t>
       </w:r>
       <w:r w:rsidRPr="007A6F8C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>any of the following Audits Performed?</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D460D">
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D1EE8C6" w14:textId="01F3EB95" w:rsidR="007564F0" w:rsidRDefault="000458CD" w:rsidP="008B0631">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="9000"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:sectPr w:rsidR="007564F0" w:rsidSect="007C5F8A">
+          <w:endnotePr>
+            <w:numFmt w:val="decimal"/>
+          </w:endnotePr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="648" w:right="1440" w:bottom="720" w:left="1440" w:header="648" w:footer="389" w:gutter="0"/>
+          <w:cols w:num="2" w:space="1440" w:equalWidth="0">
+            <w:col w:w="7776" w:space="0"/>
+            <w:col w:w="1584"/>
+          </w:cols>
+          <w:noEndnote/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="326"/>
+        </w:sectPr>
+      </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1610089827"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="0034605E">
+          <w:r w:rsidR="00C14991" w:rsidRPr="0034605E">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="0034605E">
+      <w:r w:rsidR="00C14991" w:rsidRPr="0034605E">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00124BC7">
+      <w:r w:rsidR="00C14991" w:rsidRPr="00124BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
-      <w:r w:rsidRPr="0034605E">
+      <w:r w:rsidR="00BB2075">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="68082076"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="0034605E">
+          <w:r w:rsidR="00C14991">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="0034605E">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00124BC7">
+      <w:r w:rsidR="00E436B4" w:rsidRPr="00124BC7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C900DC1" w14:textId="77777777" w:rsidR="00E436B4" w:rsidRDefault="00E436B4" w:rsidP="00E436B4">
+    <w:p w14:paraId="2C900DC1" w14:textId="77777777" w:rsidR="00E436B4" w:rsidRDefault="00E436B4" w:rsidP="00803AD7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:keepNext/>
-        <w:keepLines/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="74"/>
         </w:numPr>
-        <w:tabs>
-[...4 lines deleted...]
-        <w:ind w:left="1080"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766D41">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>DCAA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>/DCMA</w:t>
       </w:r>
       <w:r w:rsidRPr="00766D41">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Audit within the last 6 years</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D6C7B95" w14:textId="77777777" w:rsidR="00E436B4" w:rsidRDefault="00E436B4" w:rsidP="00E436B4">
+    <w:p w14:paraId="2D6C7B95" w14:textId="77777777" w:rsidR="00E436B4" w:rsidRDefault="00E436B4" w:rsidP="002E3A86">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:keepNext/>
-        <w:keepLines/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="74"/>
         </w:numPr>
-        <w:tabs>
-[...4 lines deleted...]
-        <w:ind w:left="1080"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766D41">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Single Audit or Compliance Audit per 2 CFR 200, Section F or 2 CFR 910, Section F within </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>last 6</w:t>
       </w:r>
       <w:r w:rsidRPr="00766D41">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> years</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35CDCE22" w14:textId="77777777" w:rsidR="00E436B4" w:rsidRPr="00392FD6" w:rsidRDefault="00E436B4" w:rsidP="00E436B4">
+    <w:p w14:paraId="35CDCE22" w14:textId="77777777" w:rsidR="00E436B4" w:rsidRPr="00392FD6" w:rsidRDefault="00E436B4" w:rsidP="002E3A86">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:keepNext/>
-        <w:keepLines/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="74"/>
         </w:numPr>
-        <w:tabs>
-[...4 lines deleted...]
-        <w:ind w:left="1080"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00766D41">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Financial Audit within the last 3 years</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3369C160" w14:textId="77777777" w:rsidR="00E436B4" w:rsidRDefault="00E436B4" w:rsidP="00E436B4">
+    <w:p w14:paraId="3369C160" w14:textId="77777777" w:rsidR="00E436B4" w:rsidRDefault="00E436B4" w:rsidP="002E3A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-332"/>
-          <w:tab w:val="left" w:pos="0"/>
-[...22 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A320E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006A320E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006A320E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> please attach a copy of the audit(s) upon submission of this form.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C29E446" w14:textId="77777777" w:rsidR="00E436B4" w:rsidRDefault="00E436B4" w:rsidP="00E436B4">
+    <w:p w14:paraId="2C29E446" w14:textId="77777777" w:rsidR="00E436B4" w:rsidRDefault="00E436B4" w:rsidP="008B53C3">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-270"/>
           <w:tab w:val="clear" w:pos="450"/>
           <w:tab w:val="clear" w:pos="810"/>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="clear" w:pos="1530"/>
           <w:tab w:val="clear" w:pos="1890"/>
           <w:tab w:val="clear" w:pos="2250"/>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="clear" w:pos="2970"/>
           <w:tab w:val="clear" w:pos="3330"/>
           <w:tab w:val="clear" w:pos="3690"/>
         </w:tabs>
-        <w:spacing w:before="200"/>
-        <w:ind w:left="360" w:right="86"/>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D6EAD72" w14:textId="3CFC0A74" w:rsidR="00C453BA" w:rsidRDefault="00AE39B5" w:rsidP="00F26539">
-[...100 lines deleted...]
-    <w:p w14:paraId="090CBD97" w14:textId="77777777" w:rsidR="00B76D80" w:rsidRPr="001B259D" w:rsidRDefault="00B76D80" w:rsidP="001B259D">
+    <w:p w14:paraId="682DF488" w14:textId="77777777" w:rsidR="003A3DD1" w:rsidRDefault="003A3DD1" w:rsidP="008B53C3">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-270"/>
           <w:tab w:val="clear" w:pos="450"/>
           <w:tab w:val="clear" w:pos="810"/>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="clear" w:pos="1530"/>
           <w:tab w:val="clear" w:pos="1890"/>
           <w:tab w:val="clear" w:pos="2250"/>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="clear" w:pos="2970"/>
           <w:tab w:val="clear" w:pos="3330"/>
           <w:tab w:val="clear" w:pos="3690"/>
         </w:tabs>
-        <w:ind w:left="360" w:right="86"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D6EAD72" w14:textId="3CFC0A74" w:rsidR="00C453BA" w:rsidRPr="00724737" w:rsidRDefault="00AE39B5" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00724737">
+        <w:t>REPRESENTATION/CERTIFICATION</w:t>
+      </w:r>
+      <w:r w:rsidR="00C453BA" w:rsidRPr="00724737">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EDDAB98" w14:textId="3C22D046" w:rsidR="00AE39B5" w:rsidRPr="00BE4C49" w:rsidRDefault="00C453BA" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="450"/>
+          <w:tab w:val="clear" w:pos="810"/>
+          <w:tab w:val="clear" w:pos="1170"/>
+          <w:tab w:val="clear" w:pos="1530"/>
+          <w:tab w:val="clear" w:pos="1890"/>
+          <w:tab w:val="clear" w:pos="2250"/>
+          <w:tab w:val="clear" w:pos="2610"/>
+          <w:tab w:val="clear" w:pos="2970"/>
+          <w:tab w:val="clear" w:pos="3330"/>
+          <w:tab w:val="clear" w:pos="3690"/>
+        </w:tabs>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE4C49">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Certification of the information is required by the organization’s authorized </w:t>
+      </w:r>
+      <w:r w:rsidR="002439B5" w:rsidRPr="00BE4C49">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>official and principal investigator</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48D1F563" w14:textId="56915086" w:rsidR="000D18F1" w:rsidRDefault="000458CD" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1838411417"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00252E32">
+          <w:r w:rsidR="00A44533">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00252E32" w:rsidRPr="00CB3BD3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00440E4A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I cert</w:t>
       </w:r>
       <w:r w:rsidR="000D18F1">
         <w:rPr>
@@ -13150,203 +14603,193 @@
         </w:rPr>
         <w:t xml:space="preserve">ify that I have registered </w:t>
       </w:r>
       <w:r w:rsidR="000D18F1" w:rsidRPr="007A7A71">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidR="007A7A71" w:rsidRPr="007A7A71">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the System for Award Management (SAM)</w:t>
       </w:r>
       <w:r w:rsidR="000D18F1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39BFC543" w14:textId="77777777" w:rsidR="000D18F1" w:rsidRPr="001B259D" w:rsidRDefault="000D18F1" w:rsidP="001B259D">
-[...23 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="0CFF5D35" w14:textId="5B104580" w:rsidR="00C453BA" w:rsidRDefault="000458CD" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="596834650"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00252E32">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00252E32" w:rsidRPr="00CB3BD3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006B5C9F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">I </w:t>
       </w:r>
       <w:r w:rsidR="00440E4A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>certify</w:t>
       </w:r>
       <w:r w:rsidR="006B5C9F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> that I have registered in FedConnect</w:t>
+        <w:t xml:space="preserve"> that I have registered </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006B5C9F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006B5C9F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> FedConnect</w:t>
       </w:r>
       <w:r w:rsidR="0036061A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.net</w:t>
       </w:r>
       <w:r w:rsidR="00543A40">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in order to receive award documentation</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00543A40">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00543A40">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> receive award documentation</w:t>
       </w:r>
       <w:r w:rsidR="000D18F1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BA760C5" w14:textId="77777777" w:rsidR="00ED3FA3" w:rsidRDefault="00ED3FA3" w:rsidP="001B259D">
-[...22 lines deleted...]
-    <w:p w14:paraId="1F3826FB" w14:textId="1E9CF07D" w:rsidR="00ED3FA3" w:rsidRDefault="00000000" w:rsidP="00F26539">
+    <w:p w14:paraId="1F3826FB" w14:textId="2EA8B425" w:rsidR="00ED3FA3" w:rsidRDefault="000458CD" w:rsidP="008B53C3">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
+        <w:spacing w:after="120"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-744957277"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00252E32">
+          <w:r w:rsidR="00106C08">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00252E32" w:rsidRPr="00CB3BD3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00ED3FA3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">I </w:t>
       </w:r>
       <w:r w:rsidR="00440E4A">
         <w:rPr>
@@ -13373,99 +14816,92 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>allowable,</w:t>
       </w:r>
       <w:r w:rsidR="00054771">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and allocable in accordance with </w:t>
       </w:r>
       <w:r w:rsidR="0032727B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>our organization’s written procurement procedures and</w:t>
       </w:r>
       <w:r w:rsidR="00054771">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> applicable cost principles. All subrecipient budget documents should be available upon DOE request.</w:t>
-[...26 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve"> applicable cost principles</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB6EB6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00054771">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>All subrecipient budget documents should be available upon DOE request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48BB452C" w14:textId="42202C69" w:rsidR="000D18F1" w:rsidRDefault="000458CD" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1423219389"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00252E32">
+          <w:r w:rsidR="00106C08">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00252E32" w:rsidRPr="00CB3BD3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000D18F1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">I </w:t>
       </w:r>
       <w:r w:rsidR="00440E4A">
         <w:rPr>
@@ -13474,1376 +14910,1291 @@
         </w:rPr>
         <w:t>certify</w:t>
       </w:r>
       <w:r w:rsidR="000D18F1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> that all direct costs proposed in the application (under the personnel, travel, equipment, supplies, contractual, construction, and/or other direct costs categories) are direct to the project and are </w:t>
       </w:r>
       <w:r w:rsidR="007A7A71">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">not </w:t>
       </w:r>
       <w:r w:rsidR="000D18F1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>duplicated in the proposed indirect costs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53599687" w14:textId="77777777" w:rsidR="009069E9" w:rsidRDefault="009069E9" w:rsidP="001B259D">
-[...23 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="2EF0A850" w14:textId="76DB7181" w:rsidR="009069E9" w:rsidRDefault="000458CD" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
-            <w:szCs w:val="22"/>
+            <w:szCs w:val="28"/>
           </w:rPr>
           <w:id w:val="-1193304928"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="009623FE">
+          <w:r w:rsidR="52CBAB10" w:rsidRPr="1FC1E63B">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
               <w:sz w:val="28"/>
-              <w:szCs w:val="22"/>
+              <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00252E32" w:rsidRPr="00CB3BD3">
+      <w:r w:rsidR="7BBEA47C" w:rsidRPr="1FC1E63B">
         <w:rPr>
           <w:sz w:val="28"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009069E9">
+      <w:r w:rsidR="4DADC055" w:rsidRPr="1FC1E63B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">I </w:t>
       </w:r>
-      <w:r w:rsidR="00440E4A">
+      <w:r w:rsidR="2DB84441" w:rsidRPr="1FC1E63B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>certify</w:t>
       </w:r>
-      <w:r w:rsidR="009069E9">
+      <w:r w:rsidR="4DADC055" w:rsidRPr="1FC1E63B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> that the processes undertak</w:t>
       </w:r>
-      <w:r w:rsidR="00047760">
+      <w:r w:rsidR="5E2A8619" w:rsidRPr="1FC1E63B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>en to solicit any subrecipients, subawards, subcontracts</w:t>
       </w:r>
-      <w:r w:rsidR="009069E9">
+      <w:r w:rsidR="4DADC055" w:rsidRPr="1FC1E63B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and vendors comply with our organization’s written procurement procedures as outlined in </w:t>
       </w:r>
-      <w:r w:rsidR="00461BB7">
-[...6 lines deleted...]
-      <w:r w:rsidR="009069E9">
+      <w:r w:rsidR="51932590" w:rsidRPr="1FC1E63B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Procurement Standards” 2 CFR 200.317 through 2 CFR 200.32</w:t>
+      </w:r>
+      <w:r w:rsidR="488B7036" w:rsidRPr="1FC1E63B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="51932590" w:rsidRPr="1FC1E63B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inclusive</w:t>
+      </w:r>
+      <w:r w:rsidR="4DADC055" w:rsidRPr="1FC1E63B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46671CA2" w14:textId="333D8948" w:rsidR="009623FE" w:rsidRDefault="009623FE" w:rsidP="001B259D">
-[...7 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:id="0" w:name="_Hlk95465546"/>
-    <w:p w14:paraId="32A65C3F" w14:textId="77777777" w:rsidR="009623FE" w:rsidRDefault="00000000" w:rsidP="009623FE">
-      <w:pPr>
+    <w:p w14:paraId="32A65C3F" w14:textId="77777777" w:rsidR="009623FE" w:rsidRDefault="000458CD" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="962931267"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009623FE">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="009623FE" w:rsidRPr="00CB3BD3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009623FE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I certify the Recipient:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="4513D509" w14:textId="77777777" w:rsidR="009623FE" w:rsidRPr="009623FE" w:rsidRDefault="009623FE" w:rsidP="009623FE">
-      <w:pPr>
+    <w:p w14:paraId="4513D509" w14:textId="77777777" w:rsidR="009623FE" w:rsidRPr="009623FE" w:rsidRDefault="009623FE" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en"/>
-[...6 lines deleted...]
-          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="63F1288E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1) Has in effect an </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="009623FE">
-[...3 lines deleted...]
-          <w:lang w:val="en"/>
+      <w:r w:rsidRPr="63F1288E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>up-to-date</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="009623FE">
-[...8 lines deleted...]
-    <w:p w14:paraId="24E0A365" w14:textId="77777777" w:rsidR="009623FE" w:rsidRPr="009623FE" w:rsidRDefault="009623FE" w:rsidP="009623FE">
+      <w:r w:rsidRPr="63F1288E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, written, and enforced administrative process to identify and manage conflicts of interest with respect to all projects for which financial assistance funding is sought or received from </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="63F1288E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DOE;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="24E0A365" w14:textId="77777777" w:rsidR="009623FE" w:rsidRPr="009623FE" w:rsidRDefault="009623FE" w:rsidP="008B53C3">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en"/>
-[...6 lines deleted...]
-          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="63F1288E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2) Shall promote and enforce Investigator compliance with DOE’s Interim Conflict of Interest (COI) Policy's requirements including those pertaining to disclosure of significant financial </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="009623FE">
-[...3 lines deleted...]
-          <w:lang w:val="en"/>
+      <w:r w:rsidRPr="63F1288E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>interests;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="58E92D76" w14:textId="77777777" w:rsidR="009623FE" w:rsidRPr="009623FE" w:rsidRDefault="009623FE" w:rsidP="009623FE">
+    <w:p w14:paraId="58E92D76" w14:textId="77777777" w:rsidR="009623FE" w:rsidRPr="009623FE" w:rsidRDefault="009623FE" w:rsidP="008B53C3">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009623FE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">(3) Shall manage financial conflicts of interest and provide initial and ongoing financial conflicts of interest reports to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009623FE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>DOE;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="0481E48F" w14:textId="77777777" w:rsidR="009623FE" w:rsidRPr="009623FE" w:rsidRDefault="009623FE" w:rsidP="009623FE">
+    <w:p w14:paraId="0481E48F" w14:textId="77777777" w:rsidR="009623FE" w:rsidRPr="009623FE" w:rsidRDefault="009623FE" w:rsidP="008B53C3">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="5AC86F37" w14:textId="1A67D38A" w:rsidR="009623FE" w:rsidRPr="009623FE" w:rsidRDefault="009623FE" w:rsidP="009623FE">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="63F1288E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(4) Agrees to make information available, promptly upon request, to DOE relating to any Investigator disclosure of financial interests and the Recipient’s review of, and response to, such disclosure, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="63F1288E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>whether or not</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="63F1288E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the disclosure resulted in the Recipient’s determination of a financial conflict of interest; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6175D4C9" w14:textId="591538B3" w:rsidR="006B5C9F" w:rsidRPr="001B259D" w:rsidRDefault="009623FE" w:rsidP="008B53C3">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...9 lines deleted...]
-          <w:lang w:val="en"/>
+      </w:pPr>
+      <w:r w:rsidRPr="63F1288E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(5) Shall fully comply with the requirements of the DOE Interim COI Policy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6175D4C9" w14:textId="77777777" w:rsidR="006B5C9F" w:rsidRPr="001B259D" w:rsidRDefault="006B5C9F" w:rsidP="001B259D">
+    <w:p w14:paraId="621F0008" w14:textId="77777777" w:rsidR="008A08E2" w:rsidRDefault="008A08E2" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="27ED28DA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B284402" w14:textId="0B5BF6FD" w:rsidR="005A21B8" w:rsidRPr="00724737" w:rsidRDefault="005A21B8" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00724737">
+        <w:t>SIGNATURES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17CCB2FA" w14:textId="7A5E1153" w:rsidR="00883AC7" w:rsidRPr="00195833" w:rsidRDefault="00F75BEF" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="450"/>
+          <w:tab w:val="clear" w:pos="810"/>
+          <w:tab w:val="clear" w:pos="1170"/>
+          <w:tab w:val="clear" w:pos="1530"/>
+          <w:tab w:val="clear" w:pos="1890"/>
+          <w:tab w:val="clear" w:pos="2250"/>
+          <w:tab w:val="clear" w:pos="2610"/>
+          <w:tab w:val="clear" w:pos="2970"/>
+          <w:tab w:val="clear" w:pos="3330"/>
+          <w:tab w:val="clear" w:pos="3690"/>
+        </w:tabs>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195833">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00846F0E" w:rsidRPr="00195833">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, the Authorization Official named</w:t>
+      </w:r>
+      <w:r w:rsidR="000E3F48" w:rsidRPr="00195833">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> below,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00195833">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> represent by my signature </w:t>
+      </w:r>
+      <w:r w:rsidR="00F977FC" w:rsidRPr="00195833">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that I am authorized to certify this information on behalf of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D85E48" w:rsidRPr="00195833">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Recipient</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB6EB6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="000E3F48" w:rsidRPr="0084638E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I certify</w:t>
+      </w:r>
+      <w:r w:rsidR="000E3F48" w:rsidRPr="00195833">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E6239A" w:rsidRPr="00195833">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to the best of my knowledge and belief </w:t>
+      </w:r>
+      <w:r w:rsidR="000E3F48" w:rsidRPr="00195833">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>that the informat</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5597A" w:rsidRPr="00195833">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ion contained in this </w:t>
+      </w:r>
+      <w:r w:rsidR="00C17B37">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PAIS</w:t>
+      </w:r>
+      <w:r w:rsidR="000E3F48" w:rsidRPr="00195833">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is </w:t>
+      </w:r>
+      <w:r w:rsidR="00E6239A" w:rsidRPr="00195833">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">true, complete and </w:t>
+      </w:r>
+      <w:r w:rsidR="000E3F48" w:rsidRPr="0084638E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>accurate</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB6EB6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="000E3F48" w:rsidRPr="00195833">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I understand that </w:t>
+      </w:r>
+      <w:r w:rsidR="00E6239A" w:rsidRPr="00195833">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any </w:t>
+      </w:r>
+      <w:r w:rsidR="000E3F48" w:rsidRPr="00195833">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>false</w:t>
+      </w:r>
+      <w:r w:rsidR="00E6239A" w:rsidRPr="00195833">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, fictitious, or fraudulent information,</w:t>
+      </w:r>
+      <w:r w:rsidR="000E3F48" w:rsidRPr="00195833">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> misrepresentations</w:t>
+      </w:r>
+      <w:r w:rsidR="00367245" w:rsidRPr="00195833">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, half-truths, or omissions</w:t>
+      </w:r>
+      <w:r w:rsidR="00E6239A" w:rsidRPr="00195833">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of any material fact,</w:t>
+      </w:r>
+      <w:r w:rsidR="000E3F48" w:rsidRPr="00195833">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may </w:t>
+      </w:r>
+      <w:r w:rsidR="00367245" w:rsidRPr="00195833">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">subject me to criminal, civil or administrative </w:t>
+      </w:r>
+      <w:r w:rsidR="00367245" w:rsidRPr="0084638E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>penalties for fraud, false statements, false claims or otherwise. (</w:t>
+      </w:r>
+      <w:r w:rsidR="000E3F48" w:rsidRPr="00195833">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18 U.S.C. </w:t>
+      </w:r>
+      <w:r w:rsidR="00367245" w:rsidRPr="00A01896">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="00367245" w:rsidRPr="00195833">
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:r w:rsidR="000E3F48" w:rsidRPr="00195833">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1001</w:t>
+      </w:r>
+      <w:r w:rsidR="00367245" w:rsidRPr="00195833">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and 287, and 31 U.S.C. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E6239A" w:rsidRPr="00195833">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3729-3730 and 3801-3812)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE20A9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5597A" w:rsidRPr="001E4F3F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I further understand and agree that</w:t>
+      </w:r>
+      <w:r w:rsidR="00367245">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (1) the statements and representations made herein are material to DOE’s funding decision</w:t>
+      </w:r>
+      <w:r w:rsidR="00E6239A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00367245">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and (2) </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5597A" w:rsidRPr="001E4F3F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I have</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5597A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a responsibility to update the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5597A" w:rsidRPr="001E4F3F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>disclosure</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5597A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s during the period of performance</w:t>
+      </w:r>
+      <w:r w:rsidR="00575F1A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the award</w:t>
+      </w:r>
+      <w:r w:rsidR="005A21B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should circumstances change </w:t>
+      </w:r>
+      <w:r w:rsidR="00373A17">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidR="005A21B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> impact the responses provided above</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5597A" w:rsidRPr="001E4F3F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22FAE8A4" w14:textId="77777777" w:rsidR="00B76D80" w:rsidRPr="001B259D" w:rsidRDefault="00B76D80" w:rsidP="008B53C3">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-270"/>
           <w:tab w:val="clear" w:pos="450"/>
           <w:tab w:val="clear" w:pos="810"/>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="clear" w:pos="1530"/>
           <w:tab w:val="clear" w:pos="1890"/>
           <w:tab w:val="clear" w:pos="2250"/>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="clear" w:pos="2970"/>
           <w:tab w:val="clear" w:pos="3330"/>
           <w:tab w:val="clear" w:pos="3690"/>
         </w:tabs>
-        <w:ind w:left="360" w:right="86"/>
-[...432 lines deleted...]
-        <w:ind w:left="360" w:right="86"/>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="468" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2322"/>
-        <w:gridCol w:w="8096"/>
+        <w:gridCol w:w="4950"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E03B45" w:rsidRPr="00AD6594" w14:paraId="719A9D63" w14:textId="77777777" w:rsidTr="00487953">
+      <w:tr w:rsidR="00E03B45" w:rsidRPr="00AD6594" w14:paraId="719A9D63" w14:textId="77777777" w:rsidTr="007154F8">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0EBBA62C" w14:textId="77777777" w:rsidR="00E03B45" w:rsidRPr="00487953" w:rsidRDefault="00E03B45" w:rsidP="00487953">
+          <w:p w14:paraId="0EBBA62C" w14:textId="77777777" w:rsidR="00E03B45" w:rsidRPr="00487953" w:rsidRDefault="00E03B45" w:rsidP="008B53C3">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent3"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="450"/>
                 <w:tab w:val="clear" w:pos="810"/>
                 <w:tab w:val="clear" w:pos="1170"/>
                 <w:tab w:val="clear" w:pos="1530"/>
                 <w:tab w:val="clear" w:pos="1890"/>
                 <w:tab w:val="clear" w:pos="2250"/>
                 <w:tab w:val="clear" w:pos="2610"/>
                 <w:tab w:val="clear" w:pos="2970"/>
                 <w:tab w:val="clear" w:pos="3330"/>
                 <w:tab w:val="clear" w:pos="3690"/>
               </w:tabs>
-              <w:ind w:left="0" w:right="86"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00487953">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8096" w:type="dxa"/>
+            <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FE2A5DC" w14:textId="77777777" w:rsidR="00E03B45" w:rsidRDefault="00E03B45" w:rsidP="00DA6D21">
+          <w:p w14:paraId="4501D023" w14:textId="77777777" w:rsidR="00E03B45" w:rsidRPr="00AD6594" w:rsidRDefault="00E03B45" w:rsidP="008B53C3">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent3"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="450"/>
                 <w:tab w:val="clear" w:pos="810"/>
                 <w:tab w:val="clear" w:pos="1170"/>
                 <w:tab w:val="clear" w:pos="1530"/>
                 <w:tab w:val="clear" w:pos="1890"/>
                 <w:tab w:val="clear" w:pos="2250"/>
                 <w:tab w:val="clear" w:pos="2610"/>
                 <w:tab w:val="clear" w:pos="2970"/>
                 <w:tab w:val="clear" w:pos="3330"/>
                 <w:tab w:val="clear" w:pos="3690"/>
               </w:tabs>
-              <w:ind w:left="360" w:right="86"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4501D023" w14:textId="77777777" w:rsidR="00E03B45" w:rsidRPr="00AD6594" w:rsidRDefault="00E03B45" w:rsidP="00DA6D21">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E03B45" w:rsidRPr="00AD6594" w14:paraId="54D21C89" w14:textId="77777777" w:rsidTr="007154F8">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5394D487" w14:textId="77777777" w:rsidR="00E03B45" w:rsidRPr="00487953" w:rsidRDefault="00E03B45" w:rsidP="008B53C3">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent3"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="450"/>
                 <w:tab w:val="clear" w:pos="810"/>
                 <w:tab w:val="clear" w:pos="1170"/>
                 <w:tab w:val="clear" w:pos="1530"/>
                 <w:tab w:val="clear" w:pos="1890"/>
                 <w:tab w:val="clear" w:pos="2250"/>
                 <w:tab w:val="clear" w:pos="2610"/>
                 <w:tab w:val="clear" w:pos="2970"/>
                 <w:tab w:val="clear" w:pos="3330"/>
                 <w:tab w:val="clear" w:pos="3690"/>
               </w:tabs>
-              <w:ind w:left="360" w:right="86"/>
-[...37 lines deleted...]
-              <w:ind w:left="0" w:right="86"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00487953">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8096" w:type="dxa"/>
+            <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FAA18BC" w14:textId="77777777" w:rsidR="00E03B45" w:rsidRDefault="00E03B45" w:rsidP="00DA6D21">
+          <w:p w14:paraId="0FAA18BC" w14:textId="77777777" w:rsidR="00E03B45" w:rsidRDefault="00E03B45" w:rsidP="008B53C3">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent3"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="450"/>
                 <w:tab w:val="clear" w:pos="810"/>
                 <w:tab w:val="clear" w:pos="1170"/>
                 <w:tab w:val="clear" w:pos="1530"/>
                 <w:tab w:val="clear" w:pos="1890"/>
                 <w:tab w:val="clear" w:pos="2250"/>
                 <w:tab w:val="clear" w:pos="2610"/>
                 <w:tab w:val="clear" w:pos="2970"/>
                 <w:tab w:val="clear" w:pos="3330"/>
                 <w:tab w:val="clear" w:pos="3690"/>
               </w:tabs>
-              <w:ind w:left="360" w:right="86"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0B83A809" w14:textId="77777777" w:rsidR="00E03B45" w:rsidRPr="00AD6594" w:rsidRDefault="00E03B45" w:rsidP="00DA6D21">
+          <w:p w14:paraId="0B83A809" w14:textId="77777777" w:rsidR="00E03B45" w:rsidRPr="00AD6594" w:rsidRDefault="00E03B45" w:rsidP="008B53C3">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent3"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="450"/>
                 <w:tab w:val="clear" w:pos="810"/>
                 <w:tab w:val="clear" w:pos="1170"/>
                 <w:tab w:val="clear" w:pos="1530"/>
                 <w:tab w:val="clear" w:pos="1890"/>
                 <w:tab w:val="clear" w:pos="2250"/>
                 <w:tab w:val="clear" w:pos="2610"/>
                 <w:tab w:val="clear" w:pos="2970"/>
                 <w:tab w:val="clear" w:pos="3330"/>
                 <w:tab w:val="clear" w:pos="3690"/>
               </w:tabs>
-              <w:ind w:left="360" w:right="86"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E03B45" w:rsidRPr="00AD6594" w14:paraId="76E79601" w14:textId="77777777" w:rsidTr="00487953">
+      <w:tr w:rsidR="00E03B45" w:rsidRPr="00AD6594" w14:paraId="76E79601" w14:textId="77777777" w:rsidTr="007154F8">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1B9DA79C" w14:textId="77777777" w:rsidR="00E03B45" w:rsidRPr="00487953" w:rsidRDefault="00E03B45" w:rsidP="00487953">
+          <w:p w14:paraId="1B9DA79C" w14:textId="77777777" w:rsidR="00E03B45" w:rsidRPr="00487953" w:rsidRDefault="00E03B45" w:rsidP="008B53C3">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent3"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="450"/>
                 <w:tab w:val="clear" w:pos="810"/>
                 <w:tab w:val="clear" w:pos="1170"/>
                 <w:tab w:val="clear" w:pos="1530"/>
                 <w:tab w:val="clear" w:pos="1890"/>
                 <w:tab w:val="clear" w:pos="2250"/>
                 <w:tab w:val="clear" w:pos="2610"/>
                 <w:tab w:val="clear" w:pos="2970"/>
                 <w:tab w:val="clear" w:pos="3330"/>
                 <w:tab w:val="clear" w:pos="3690"/>
               </w:tabs>
-              <w:ind w:left="0" w:right="86"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00487953">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
             <w:r w:rsidR="00BA1250" w:rsidRPr="00487953">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> of Authorized </w:t>
             </w:r>
             <w:r w:rsidR="000A2649" w:rsidRPr="00487953">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Official</w:t>
             </w:r>
             <w:r w:rsidRPr="00487953">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8096" w:type="dxa"/>
+            <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A33DE79" w14:textId="77777777" w:rsidR="00E03B45" w:rsidRDefault="00E03B45" w:rsidP="00DA6D21">
+          <w:p w14:paraId="0A33DE79" w14:textId="77777777" w:rsidR="00E03B45" w:rsidRDefault="00E03B45" w:rsidP="008B53C3">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent3"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="450"/>
                 <w:tab w:val="clear" w:pos="810"/>
                 <w:tab w:val="clear" w:pos="1170"/>
                 <w:tab w:val="clear" w:pos="1530"/>
                 <w:tab w:val="clear" w:pos="1890"/>
                 <w:tab w:val="clear" w:pos="2250"/>
                 <w:tab w:val="clear" w:pos="2610"/>
                 <w:tab w:val="clear" w:pos="2970"/>
                 <w:tab w:val="clear" w:pos="3330"/>
                 <w:tab w:val="clear" w:pos="3690"/>
               </w:tabs>
-              <w:ind w:left="360" w:right="86"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="02EA706C" w14:textId="0BDF2976" w:rsidR="00E03B45" w:rsidRPr="00AD6594" w:rsidRDefault="00E03B45" w:rsidP="00DA6D21">
+          <w:p w14:paraId="02EA706C" w14:textId="0BDF2976" w:rsidR="00E03B45" w:rsidRPr="00AD6594" w:rsidRDefault="00E03B45" w:rsidP="008B53C3">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent3"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="450"/>
                 <w:tab w:val="clear" w:pos="810"/>
                 <w:tab w:val="clear" w:pos="1170"/>
                 <w:tab w:val="clear" w:pos="1530"/>
                 <w:tab w:val="clear" w:pos="1890"/>
                 <w:tab w:val="clear" w:pos="2250"/>
                 <w:tab w:val="clear" w:pos="2610"/>
                 <w:tab w:val="clear" w:pos="2970"/>
                 <w:tab w:val="clear" w:pos="3330"/>
                 <w:tab w:val="clear" w:pos="3690"/>
               </w:tabs>
-              <w:ind w:left="360" w:right="86"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E03B45" w:rsidRPr="00AD6594" w14:paraId="7186B9D7" w14:textId="77777777" w:rsidTr="00487953">
+      <w:tr w:rsidR="00E03B45" w:rsidRPr="00AD6594" w14:paraId="7186B9D7" w14:textId="77777777" w:rsidTr="007154F8">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2D729C1A" w14:textId="77777777" w:rsidR="00E03B45" w:rsidRPr="00487953" w:rsidRDefault="00E03B45" w:rsidP="00487953">
+          <w:p w14:paraId="2D729C1A" w14:textId="77777777" w:rsidR="00E03B45" w:rsidRPr="00487953" w:rsidRDefault="00E03B45" w:rsidP="008B53C3">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent3"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="450"/>
                 <w:tab w:val="clear" w:pos="810"/>
                 <w:tab w:val="clear" w:pos="1170"/>
                 <w:tab w:val="clear" w:pos="1530"/>
                 <w:tab w:val="clear" w:pos="1890"/>
                 <w:tab w:val="clear" w:pos="2250"/>
                 <w:tab w:val="clear" w:pos="2610"/>
                 <w:tab w:val="clear" w:pos="2970"/>
                 <w:tab w:val="clear" w:pos="3330"/>
                 <w:tab w:val="clear" w:pos="3690"/>
               </w:tabs>
-              <w:ind w:left="0" w:right="86"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00487953">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8096" w:type="dxa"/>
+            <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20DB660B" w14:textId="77777777" w:rsidR="00E03B45" w:rsidRDefault="00E03B45" w:rsidP="00DA6D21">
+          <w:p w14:paraId="20DB660B" w14:textId="77777777" w:rsidR="00E03B45" w:rsidRDefault="00E03B45" w:rsidP="008B53C3">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent3"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="450"/>
                 <w:tab w:val="clear" w:pos="810"/>
                 <w:tab w:val="clear" w:pos="1170"/>
                 <w:tab w:val="clear" w:pos="1530"/>
                 <w:tab w:val="clear" w:pos="1890"/>
                 <w:tab w:val="clear" w:pos="2250"/>
                 <w:tab w:val="clear" w:pos="2610"/>
                 <w:tab w:val="clear" w:pos="2970"/>
                 <w:tab w:val="clear" w:pos="3330"/>
                 <w:tab w:val="clear" w:pos="3690"/>
               </w:tabs>
-              <w:ind w:left="360" w:right="86"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1BE66A3F" w14:textId="77777777" w:rsidR="00E03B45" w:rsidRPr="00AD6594" w:rsidRDefault="00E03B45" w:rsidP="00DA6D21">
+          <w:p w14:paraId="1BE66A3F" w14:textId="77777777" w:rsidR="00E03B45" w:rsidRPr="00AD6594" w:rsidRDefault="00E03B45" w:rsidP="008B53C3">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent3"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="450"/>
                 <w:tab w:val="clear" w:pos="810"/>
                 <w:tab w:val="clear" w:pos="1170"/>
                 <w:tab w:val="clear" w:pos="1530"/>
                 <w:tab w:val="clear" w:pos="1890"/>
                 <w:tab w:val="clear" w:pos="2250"/>
                 <w:tab w:val="clear" w:pos="2610"/>
                 <w:tab w:val="clear" w:pos="2970"/>
                 <w:tab w:val="clear" w:pos="3330"/>
                 <w:tab w:val="clear" w:pos="3690"/>
               </w:tabs>
-              <w:ind w:left="360" w:right="86"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="58946DD5" w14:textId="77777777" w:rsidR="00C453BA" w:rsidRDefault="00C453BA" w:rsidP="00B10AE1">
+    <w:p w14:paraId="58946DD5" w14:textId="77777777" w:rsidR="00C453BA" w:rsidRDefault="00C453BA" w:rsidP="008B53C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-270"/>
         </w:tabs>
-        <w:ind w:right="86"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="5146609D" w14:textId="200EC874" w:rsidR="000E3F48" w:rsidRPr="00195833" w:rsidRDefault="000E3F48">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5146609D" w14:textId="00E6199D" w:rsidR="000E3F48" w:rsidRPr="00195833" w:rsidRDefault="000E3F48" w:rsidP="008B53C3">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="450"/>
           <w:tab w:val="clear" w:pos="810"/>
           <w:tab w:val="clear" w:pos="1170"/>
           <w:tab w:val="clear" w:pos="1530"/>
           <w:tab w:val="clear" w:pos="1890"/>
           <w:tab w:val="clear" w:pos="2250"/>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="clear" w:pos="2970"/>
           <w:tab w:val="clear" w:pos="3330"/>
           <w:tab w:val="clear" w:pos="3690"/>
         </w:tabs>
-        <w:ind w:left="360" w:right="86"/>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00195833">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I, the Principal Investigator</w:t>
       </w:r>
       <w:r w:rsidR="00846F0E" w:rsidRPr="00195833">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> named below</w:t>
       </w:r>
       <w:r w:rsidRPr="00195833">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, certify </w:t>
       </w:r>
       <w:r w:rsidR="00E6239A" w:rsidRPr="00195833">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to the best of my knowledge and belief </w:t>
       </w:r>
       <w:r w:rsidRPr="00195833">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">that the information contained in this </w:t>
       </w:r>
-      <w:r w:rsidR="00846F0E" w:rsidRPr="00195833">
-[...4 lines deleted...]
-        <w:t>Pre-Award Information Sheet</w:t>
+      <w:r w:rsidR="00C17B37">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PAIS</w:t>
       </w:r>
       <w:r w:rsidRPr="00195833">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is </w:t>
       </w:r>
       <w:r w:rsidR="00E6239A" w:rsidRPr="00195833">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">true, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> and </w:t>
+        <w:t xml:space="preserve">true, complete and </w:t>
       </w:r>
       <w:r w:rsidRPr="00195833">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">accurate. I understand that </w:t>
+        <w:t>accurate</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE20A9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00195833">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I understand that </w:t>
       </w:r>
       <w:r w:rsidR="00E6239A" w:rsidRPr="00195833">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">any </w:t>
       </w:r>
       <w:r w:rsidRPr="00195833">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>false</w:t>
       </w:r>
       <w:r w:rsidR="00E6239A" w:rsidRPr="00195833">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00195833">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -14886,58 +16237,58 @@
         </w:rPr>
         <w:t>subject me to criminal, civil, or administrative penalties for fraud, false statements, false claims or otherwise. (</w:t>
       </w:r>
       <w:r w:rsidRPr="00195833">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18 U.S.C. </w:t>
       </w:r>
       <w:r w:rsidR="00E6239A" w:rsidRPr="00A01896">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>§</w:t>
       </w:r>
       <w:r w:rsidR="00E6239A" w:rsidRPr="00195833">
         <w:t xml:space="preserve">§ </w:t>
       </w:r>
       <w:r w:rsidR="00E6239A" w:rsidRPr="00195833">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>1001 and 287, and 31 U.S.C. 3729-3730 and 3801-3812).</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>1001 and 287, and 31 U.S.C. 3729-3730 and 3801-3812)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE20A9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="005A21B8" w:rsidRPr="001E4F3F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">I further understand and agree that </w:t>
       </w:r>
       <w:r w:rsidR="00E6239A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1) the statements and representations made herein are material to DOE’s funding decision, and (2) </w:t>
       </w:r>
       <w:r w:rsidR="005A21B8" w:rsidRPr="001E4F3F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I have</w:t>
       </w:r>
       <w:r w:rsidR="005A21B8">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -14949,2396 +16300,2471 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>disclosure</w:t>
       </w:r>
       <w:r w:rsidR="005A21B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s during the period of performance </w:t>
       </w:r>
       <w:r w:rsidR="00575F1A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">of the award </w:t>
       </w:r>
       <w:r w:rsidR="005A21B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>should circumstances change which impact the responses provided above</w:t>
+        <w:t xml:space="preserve">should circumstances change </w:t>
+      </w:r>
+      <w:r w:rsidR="00373A17">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidR="005A21B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> impact the responses provided above</w:t>
       </w:r>
       <w:r w:rsidR="005A21B8" w:rsidRPr="001E4F3F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13F557E1" w14:textId="77777777" w:rsidR="000E3F48" w:rsidRDefault="000E3F48" w:rsidP="00B10AE1">
+    <w:p w14:paraId="13F557E1" w14:textId="77777777" w:rsidR="000E3F48" w:rsidRDefault="000E3F48" w:rsidP="008B53C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-270"/>
         </w:tabs>
-        <w:ind w:right="86"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="468" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2322"/>
-        <w:gridCol w:w="8096"/>
+        <w:gridCol w:w="5040"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000E3F48" w:rsidRPr="00AD6594" w14:paraId="178AABDB" w14:textId="77777777" w:rsidTr="00487953">
+      <w:tr w:rsidR="000E3F48" w:rsidRPr="00AD6594" w14:paraId="178AABDB" w14:textId="77777777" w:rsidTr="007154F8">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="46391B58" w14:textId="77777777" w:rsidR="000E3F48" w:rsidRPr="00487953" w:rsidRDefault="000E3F48" w:rsidP="00487953">
+          <w:p w14:paraId="46391B58" w14:textId="77777777" w:rsidR="000E3F48" w:rsidRPr="00487953" w:rsidRDefault="000E3F48" w:rsidP="008B53C3">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent3"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="450"/>
                 <w:tab w:val="clear" w:pos="810"/>
                 <w:tab w:val="clear" w:pos="1170"/>
                 <w:tab w:val="clear" w:pos="1530"/>
                 <w:tab w:val="clear" w:pos="1890"/>
                 <w:tab w:val="clear" w:pos="2250"/>
                 <w:tab w:val="clear" w:pos="2610"/>
                 <w:tab w:val="clear" w:pos="2970"/>
                 <w:tab w:val="clear" w:pos="3330"/>
                 <w:tab w:val="clear" w:pos="3690"/>
               </w:tabs>
-              <w:ind w:left="0" w:right="86"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00487953">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8096" w:type="dxa"/>
+            <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17DAD92F" w14:textId="77777777" w:rsidR="000E3F48" w:rsidRDefault="000E3F48" w:rsidP="000E3F48">
+          <w:p w14:paraId="41CAAE3A" w14:textId="77777777" w:rsidR="000E3F48" w:rsidRPr="00AD6594" w:rsidRDefault="000E3F48" w:rsidP="008B53C3">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent3"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="450"/>
                 <w:tab w:val="clear" w:pos="810"/>
                 <w:tab w:val="clear" w:pos="1170"/>
                 <w:tab w:val="clear" w:pos="1530"/>
                 <w:tab w:val="clear" w:pos="1890"/>
                 <w:tab w:val="clear" w:pos="2250"/>
                 <w:tab w:val="clear" w:pos="2610"/>
                 <w:tab w:val="clear" w:pos="2970"/>
                 <w:tab w:val="clear" w:pos="3330"/>
                 <w:tab w:val="clear" w:pos="3690"/>
               </w:tabs>
-              <w:ind w:left="360" w:right="86"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="41CAAE3A" w14:textId="77777777" w:rsidR="000E3F48" w:rsidRPr="00AD6594" w:rsidRDefault="000E3F48" w:rsidP="000E3F48">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E3F48" w:rsidRPr="00AD6594" w14:paraId="4F4D253B" w14:textId="77777777" w:rsidTr="007154F8">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DEFC0A8" w14:textId="77777777" w:rsidR="000E3F48" w:rsidRPr="00487953" w:rsidRDefault="000E3F48" w:rsidP="008B53C3">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent3"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="450"/>
                 <w:tab w:val="clear" w:pos="810"/>
                 <w:tab w:val="clear" w:pos="1170"/>
                 <w:tab w:val="clear" w:pos="1530"/>
                 <w:tab w:val="clear" w:pos="1890"/>
                 <w:tab w:val="clear" w:pos="2250"/>
                 <w:tab w:val="clear" w:pos="2610"/>
                 <w:tab w:val="clear" w:pos="2970"/>
                 <w:tab w:val="clear" w:pos="3330"/>
                 <w:tab w:val="clear" w:pos="3690"/>
               </w:tabs>
-              <w:ind w:left="360" w:right="86"/>
-[...37 lines deleted...]
-              <w:ind w:left="0" w:right="86"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00487953">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8096" w:type="dxa"/>
+            <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31BECD8A" w14:textId="77777777" w:rsidR="000E3F48" w:rsidRDefault="000E3F48" w:rsidP="000E3F48">
+          <w:p w14:paraId="31BECD8A" w14:textId="77777777" w:rsidR="000E3F48" w:rsidRDefault="000E3F48" w:rsidP="008B53C3">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent3"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="450"/>
                 <w:tab w:val="clear" w:pos="810"/>
                 <w:tab w:val="clear" w:pos="1170"/>
                 <w:tab w:val="clear" w:pos="1530"/>
                 <w:tab w:val="clear" w:pos="1890"/>
                 <w:tab w:val="clear" w:pos="2250"/>
                 <w:tab w:val="clear" w:pos="2610"/>
                 <w:tab w:val="clear" w:pos="2970"/>
                 <w:tab w:val="clear" w:pos="3330"/>
                 <w:tab w:val="clear" w:pos="3690"/>
               </w:tabs>
-              <w:ind w:left="360" w:right="86"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7FDFFF2C" w14:textId="77777777" w:rsidR="000E3F48" w:rsidRPr="00AD6594" w:rsidRDefault="000E3F48" w:rsidP="000E3F48">
+          <w:p w14:paraId="7FDFFF2C" w14:textId="77777777" w:rsidR="000E3F48" w:rsidRPr="00AD6594" w:rsidRDefault="000E3F48" w:rsidP="008B53C3">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent3"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="450"/>
                 <w:tab w:val="clear" w:pos="810"/>
                 <w:tab w:val="clear" w:pos="1170"/>
                 <w:tab w:val="clear" w:pos="1530"/>
                 <w:tab w:val="clear" w:pos="1890"/>
                 <w:tab w:val="clear" w:pos="2250"/>
                 <w:tab w:val="clear" w:pos="2610"/>
                 <w:tab w:val="clear" w:pos="2970"/>
                 <w:tab w:val="clear" w:pos="3330"/>
                 <w:tab w:val="clear" w:pos="3690"/>
               </w:tabs>
-              <w:ind w:left="360" w:right="86"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E3F48" w:rsidRPr="00AD6594" w14:paraId="5FB4122D" w14:textId="77777777" w:rsidTr="00487953">
+      <w:tr w:rsidR="000E3F48" w:rsidRPr="00AD6594" w14:paraId="5FB4122D" w14:textId="77777777" w:rsidTr="007154F8">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3F3D13A7" w14:textId="53337FE1" w:rsidR="0032727B" w:rsidRDefault="000E3F48" w:rsidP="0032727B">
+          <w:p w14:paraId="3F3D13A7" w14:textId="53337FE1" w:rsidR="0032727B" w:rsidRDefault="000E3F48" w:rsidP="008B53C3">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent3"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="450"/>
                 <w:tab w:val="clear" w:pos="810"/>
                 <w:tab w:val="clear" w:pos="1170"/>
                 <w:tab w:val="clear" w:pos="1530"/>
                 <w:tab w:val="clear" w:pos="1890"/>
                 <w:tab w:val="clear" w:pos="2250"/>
                 <w:tab w:val="clear" w:pos="2610"/>
                 <w:tab w:val="clear" w:pos="2970"/>
                 <w:tab w:val="clear" w:pos="3330"/>
                 <w:tab w:val="clear" w:pos="3690"/>
               </w:tabs>
-              <w:ind w:left="0" w:right="86"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00487953">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Signature of</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D9A3826" w14:textId="6B1931E9" w:rsidR="000E3F48" w:rsidRPr="00487953" w:rsidRDefault="000E3F48" w:rsidP="00487953">
+          <w:p w14:paraId="5D9A3826" w14:textId="6B1931E9" w:rsidR="000E3F48" w:rsidRPr="00487953" w:rsidRDefault="000E3F48" w:rsidP="008B53C3">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent3"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="450"/>
                 <w:tab w:val="clear" w:pos="810"/>
                 <w:tab w:val="clear" w:pos="1170"/>
                 <w:tab w:val="clear" w:pos="1530"/>
                 <w:tab w:val="clear" w:pos="1890"/>
                 <w:tab w:val="clear" w:pos="2250"/>
                 <w:tab w:val="clear" w:pos="2610"/>
                 <w:tab w:val="clear" w:pos="2970"/>
                 <w:tab w:val="clear" w:pos="3330"/>
                 <w:tab w:val="clear" w:pos="3690"/>
               </w:tabs>
-              <w:ind w:left="0" w:right="86"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00487953">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Principal Investigator:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8096" w:type="dxa"/>
+            <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00690358" w14:textId="77777777" w:rsidR="000E3F48" w:rsidRDefault="000E3F48" w:rsidP="000E3F48">
+          <w:p w14:paraId="00690358" w14:textId="77777777" w:rsidR="000E3F48" w:rsidRDefault="000E3F48" w:rsidP="008B53C3">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent3"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="450"/>
                 <w:tab w:val="clear" w:pos="810"/>
                 <w:tab w:val="clear" w:pos="1170"/>
                 <w:tab w:val="clear" w:pos="1530"/>
                 <w:tab w:val="clear" w:pos="1890"/>
                 <w:tab w:val="clear" w:pos="2250"/>
                 <w:tab w:val="clear" w:pos="2610"/>
                 <w:tab w:val="clear" w:pos="2970"/>
                 <w:tab w:val="clear" w:pos="3330"/>
                 <w:tab w:val="clear" w:pos="3690"/>
               </w:tabs>
-              <w:ind w:left="360" w:right="86"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="57B1EBE8" w14:textId="77777777" w:rsidR="000E3F48" w:rsidRPr="00AD6594" w:rsidRDefault="000E3F48" w:rsidP="000E3F48">
+          <w:p w14:paraId="57B1EBE8" w14:textId="77777777" w:rsidR="000E3F48" w:rsidRPr="00AD6594" w:rsidRDefault="000E3F48" w:rsidP="008B53C3">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent3"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="450"/>
                 <w:tab w:val="clear" w:pos="810"/>
                 <w:tab w:val="clear" w:pos="1170"/>
                 <w:tab w:val="clear" w:pos="1530"/>
                 <w:tab w:val="clear" w:pos="1890"/>
                 <w:tab w:val="clear" w:pos="2250"/>
                 <w:tab w:val="clear" w:pos="2610"/>
                 <w:tab w:val="clear" w:pos="2970"/>
                 <w:tab w:val="clear" w:pos="3330"/>
                 <w:tab w:val="clear" w:pos="3690"/>
               </w:tabs>
-              <w:ind w:left="360" w:right="86"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E3F48" w:rsidRPr="00AD6594" w14:paraId="0845FBA1" w14:textId="77777777" w:rsidTr="00487953">
+      <w:tr w:rsidR="000E3F48" w:rsidRPr="00AD6594" w14:paraId="0845FBA1" w14:textId="77777777" w:rsidTr="007154F8">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1A2A29FB" w14:textId="77777777" w:rsidR="000E3F48" w:rsidRPr="00487953" w:rsidRDefault="000E3F48" w:rsidP="00487953">
+          <w:p w14:paraId="1A2A29FB" w14:textId="77777777" w:rsidR="000E3F48" w:rsidRPr="00487953" w:rsidRDefault="000E3F48" w:rsidP="008B53C3">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent3"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="450"/>
                 <w:tab w:val="clear" w:pos="810"/>
                 <w:tab w:val="clear" w:pos="1170"/>
                 <w:tab w:val="clear" w:pos="1530"/>
                 <w:tab w:val="clear" w:pos="1890"/>
                 <w:tab w:val="clear" w:pos="2250"/>
                 <w:tab w:val="clear" w:pos="2610"/>
                 <w:tab w:val="clear" w:pos="2970"/>
                 <w:tab w:val="clear" w:pos="3330"/>
                 <w:tab w:val="clear" w:pos="3690"/>
               </w:tabs>
-              <w:ind w:left="0" w:right="86"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00487953">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8096" w:type="dxa"/>
+            <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E994FA8" w14:textId="77777777" w:rsidR="000E3F48" w:rsidRDefault="000E3F48" w:rsidP="000E3F48">
+          <w:p w14:paraId="5E994FA8" w14:textId="77777777" w:rsidR="000E3F48" w:rsidRDefault="000E3F48" w:rsidP="008B53C3">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent3"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="450"/>
                 <w:tab w:val="clear" w:pos="810"/>
                 <w:tab w:val="clear" w:pos="1170"/>
                 <w:tab w:val="clear" w:pos="1530"/>
                 <w:tab w:val="clear" w:pos="1890"/>
                 <w:tab w:val="clear" w:pos="2250"/>
                 <w:tab w:val="clear" w:pos="2610"/>
                 <w:tab w:val="clear" w:pos="2970"/>
                 <w:tab w:val="clear" w:pos="3330"/>
                 <w:tab w:val="clear" w:pos="3690"/>
               </w:tabs>
-              <w:ind w:left="360" w:right="86"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3A91D931" w14:textId="77777777" w:rsidR="000E3F48" w:rsidRPr="00AD6594" w:rsidRDefault="000E3F48" w:rsidP="000E3F48">
+          <w:p w14:paraId="3A91D931" w14:textId="77777777" w:rsidR="000E3F48" w:rsidRPr="00AD6594" w:rsidRDefault="000E3F48" w:rsidP="008B53C3">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent3"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="450"/>
                 <w:tab w:val="clear" w:pos="810"/>
                 <w:tab w:val="clear" w:pos="1170"/>
                 <w:tab w:val="clear" w:pos="1530"/>
                 <w:tab w:val="clear" w:pos="1890"/>
                 <w:tab w:val="clear" w:pos="2250"/>
                 <w:tab w:val="clear" w:pos="2610"/>
                 <w:tab w:val="clear" w:pos="2970"/>
                 <w:tab w:val="clear" w:pos="3330"/>
                 <w:tab w:val="clear" w:pos="3690"/>
               </w:tabs>
-              <w:ind w:left="360" w:right="86"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7FD30642" w14:textId="6721E38D" w:rsidR="00A22FE6" w:rsidRPr="00487953" w:rsidRDefault="00C453BA" w:rsidP="00C453BA">
-      <w:pPr>
+    <w:p w14:paraId="7FD30642" w14:textId="35E23DE7" w:rsidR="00A22FE6" w:rsidRPr="00487953" w:rsidRDefault="00C453BA" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="360" w:right="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="009C4EB3" w:rsidRPr="00487953">
-        <w:rPr>
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>ADDENDUM TO SECTION E</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A821B84" w14:textId="77777777" w:rsidR="009C4EB3" w:rsidRDefault="009C4EB3" w:rsidP="00C453BA">
-[...7 lines deleted...]
-    <w:p w14:paraId="711989EB" w14:textId="380EF3BC" w:rsidR="00473BA8" w:rsidRPr="00D34E96" w:rsidRDefault="00473BA8" w:rsidP="00473BA8">
+    <w:p w14:paraId="4DF4D190" w14:textId="5155B64B" w:rsidR="000E22F0" w:rsidRPr="00A51E2F" w:rsidRDefault="00473BA8" w:rsidP="008B53C3">
       <w:pPr>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...21 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A51E2F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:u w:val="single"/>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If your organization has </w:t>
+      </w:r>
+      <w:r w:rsidR="009F7C86" w:rsidRPr="00A51E2F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:u w:val="single"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D34E96">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an official Cognizant Federal Agency OR </w:t>
+      </w:r>
+      <w:r w:rsidR="00A74C53" w:rsidRPr="00A51E2F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D34E96">
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="009F7C86" w:rsidRPr="00A51E2F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D34E96">
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">information </w:t>
+      </w:r>
+      <w:r w:rsidR="00A74C53" w:rsidRPr="00A51E2F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D34E96">
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>below</w:t>
+      </w:r>
+      <w:r w:rsidR="009F7C86" w:rsidRPr="00A51E2F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00921A18">
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has already been populated and provided to DOE,</w:t>
+      </w:r>
+      <w:r w:rsidR="0015548F" w:rsidRPr="00A51E2F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D34E96">
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no further information </w:t>
+      </w:r>
+      <w:r w:rsidR="009F7C86" w:rsidRPr="00A51E2F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="0016786E" w:rsidRPr="00D34E96">
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is needed</w:t>
+      </w:r>
+      <w:r w:rsidR="0015548F" w:rsidRPr="00A51E2F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00E973EE">
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="711989EB" w14:textId="603F415F" w:rsidR="00473BA8" w:rsidRPr="00A51E2F" w:rsidRDefault="00A74C53" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A51E2F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Otherwise</w:t>
+      </w:r>
+      <w:r w:rsidR="000B3739" w:rsidRPr="00A51E2F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00473BA8" w:rsidRPr="00A51E2F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A51E2F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">read below and </w:t>
+      </w:r>
+      <w:r w:rsidR="00473BA8" w:rsidRPr="00A51E2F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>populate the “</w:t>
+      </w:r>
+      <w:r w:rsidR="00026D6A" w:rsidRPr="00A51E2F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Financial Accounting System</w:t>
+      </w:r>
+      <w:r w:rsidR="00E973EE" w:rsidRPr="00A51E2F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidR="00026D6A" w:rsidRPr="00A51E2F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Detail</w:t>
+      </w:r>
+      <w:r w:rsidR="00E973EE" w:rsidRPr="00A51E2F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ed Information</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA1FA9" w:rsidRPr="00A51E2F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00473BA8" w:rsidRPr="00A51E2F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7362AE36" w14:textId="77777777" w:rsidR="00FB2BA4" w:rsidRPr="00A51E2F" w:rsidRDefault="00FB2BA4" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0660405D" w14:textId="73917C5F" w:rsidR="00E2675C" w:rsidRPr="00A51E2F" w:rsidRDefault="00473BA8" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="0016786E" w:rsidRPr="00D34E96">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A51E2F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00E973EE">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Submission</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A51E2F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="0016786E" w:rsidRPr="00D34E96">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  Once completed, forward </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A51E2F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D34E96">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>a copy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A51E2F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00921A18" w:rsidRPr="00A51E2F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A51E2F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">this entire Pre-Award Information Sheet and </w:t>
+      </w:r>
+      <w:r w:rsidR="0016786E" w:rsidRPr="00A51E2F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Financial Accounting </w:t>
+      </w:r>
+      <w:r w:rsidR="00E973EE" w:rsidRPr="00A51E2F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">System – </w:t>
+      </w:r>
+      <w:r w:rsidR="0016786E" w:rsidRPr="00A51E2F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Detail</w:t>
+      </w:r>
+      <w:r w:rsidR="00E973EE" w:rsidRPr="00A51E2F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ed Information </w:t>
+      </w:r>
+      <w:r w:rsidR="0016786E" w:rsidRPr="00A51E2F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>below</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A51E2F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidRPr="00D34E96">
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="00A51E2F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>CostPrice@ee.doe.gov</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D34E96">
+      <w:r w:rsidRPr="00A51E2F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D34E96">
+    </w:p>
+    <w:p w14:paraId="389A5515" w14:textId="77777777" w:rsidR="00E2675C" w:rsidRPr="00A51E2F" w:rsidRDefault="00E2675C" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="45FB995A" w14:textId="34B20FD6" w:rsidR="00C60A00" w:rsidRPr="00D34E96" w:rsidRDefault="00C60A00" w:rsidP="00473BA8">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E1662DB" w14:textId="3591E210" w:rsidR="00C60A00" w:rsidRPr="00A51E2F" w:rsidRDefault="00921A18" w:rsidP="008B53C3">
       <w:pPr>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A51E2F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60A00" w:rsidRPr="00A51E2F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lso provide a copy of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C17B37" w:rsidRPr="00A51E2F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PAIS</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60A00" w:rsidRPr="00A51E2F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the Grants Management Specialist as per the instructions contained in the Award Selection Letter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74A644F3" w14:textId="77777777" w:rsidR="00473BA8" w:rsidRPr="00A51E2F" w:rsidRDefault="00473BA8" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29B014E4" w14:textId="77777777" w:rsidR="00473BA8" w:rsidRPr="00D34E96" w:rsidRDefault="00473BA8" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D34E96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This information will assist the Recipient and DOE in the following:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="631E36FB" w14:textId="062A679B" w:rsidR="00473BA8" w:rsidRPr="00D34E96" w:rsidRDefault="00473BA8" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D34E96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D34E96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Understanding the assumption of Cognizance; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19303851" w14:textId="2871602A" w:rsidR="00473BA8" w:rsidRPr="00D34E96" w:rsidRDefault="00473BA8" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D34E96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>II.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D34E96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Determining if the Recipient has adequate internal financial and management controls and an accounting system which can perform on </w:t>
+      </w:r>
+      <w:r w:rsidR="0099385F" w:rsidRPr="00D34E96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D34E96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ederal </w:t>
+      </w:r>
+      <w:r w:rsidR="0099385F" w:rsidRPr="00D34E96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">financial assistance </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D34E96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>awards.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ED85F7D" w14:textId="77777777" w:rsidR="00473BA8" w:rsidRDefault="00473BA8" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B22C42E" w14:textId="77777777" w:rsidR="00C85E3F" w:rsidRPr="0032498C" w:rsidRDefault="00C85E3F" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
-[...132 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NOTE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A6F8C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>NOTE</w:t>
-[...3 lines deleted...]
-          <w:b/>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0032498C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Recipient will have the following </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00687B1F">
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">annual </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reporting </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032498C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>responsibilities</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
-[...43 lines deleted...]
-    <w:p w14:paraId="2FCD17DE" w14:textId="77777777" w:rsidR="00C85E3F" w:rsidRPr="0032498C" w:rsidRDefault="00C85E3F" w:rsidP="00C85E3F">
+    </w:p>
+    <w:p w14:paraId="2FCD17DE" w14:textId="74545F45" w:rsidR="00C85E3F" w:rsidRPr="0032498C" w:rsidRDefault="00C85E3F" w:rsidP="008B53C3">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:left="810"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidRPr="0032498C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Certified Annual Incurred Cost </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Proposal due 180 days after Recipient’s fiscal year end.</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="6A195C90" w14:textId="77777777" w:rsidR="00C85E3F" w:rsidRPr="007A6F8C" w:rsidRDefault="00C85E3F" w:rsidP="00C85E3F">
+        <w:t xml:space="preserve">Proposal </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>due</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 180 days after Recipient’s fiscal year end.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A195C90" w14:textId="0418545D" w:rsidR="00C85E3F" w:rsidRPr="007A6F8C" w:rsidRDefault="00C85E3F" w:rsidP="008B53C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="810"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032498C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">For an example of the ICE Model, please visit </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="00BD5C48">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>https://www.dcaa.mil</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00100E61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
       <w:r w:rsidRPr="0032498C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Under </w:t>
+        <w:t xml:space="preserve">Under </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA1FA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E63015">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>CUSTOMERS</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2526" w:rsidRPr="00BA2526">
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0E0"/>
+      </w:r>
+      <w:r w:rsidRPr="00EA1FA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Checklists</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA09A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00EA09A1">
+        <w:t xml:space="preserve"> and Tools”, click on ICE (Incurred Cost Electronically) Model </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032498C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Checklists and Tools”, click on ICE (Incurred Cost Electronically) Model </w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>and download the ICE model.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D10991">
-[...3 lines deleted...]
-    <w:p w14:paraId="18F1AC51" w14:textId="77777777" w:rsidR="00C85E3F" w:rsidRPr="00D34E96" w:rsidRDefault="00C85E3F" w:rsidP="00C85E3F">
+    </w:p>
+    <w:p w14:paraId="18F1AC51" w14:textId="77777777" w:rsidR="00C85E3F" w:rsidRPr="00D34E96" w:rsidRDefault="00C85E3F" w:rsidP="008B53C3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="695C4515" w14:textId="77777777" w:rsidR="00534874" w:rsidRDefault="00534874" w:rsidP="00D34E96">
-      <w:pPr>
+    <w:p w14:paraId="695C4515" w14:textId="77777777" w:rsidR="00534874" w:rsidRPr="00A51E2F" w:rsidRDefault="00534874" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D34E96">
+      <w:r w:rsidRPr="00A51E2F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>COGNIZANCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71B04C05" w14:textId="77777777" w:rsidR="00D34E96" w:rsidRPr="00D34E96" w:rsidRDefault="00D34E96" w:rsidP="00D34E96">
-      <w:pPr>
+    <w:p w14:paraId="24BCF7E6" w14:textId="492F8D4D" w:rsidR="00473BA8" w:rsidRDefault="00473BA8" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032498C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cognizance is determined by </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the preponderance of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032498C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A71065">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032498C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ederal award/contract dollars received by the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032498C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ecipient </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6F8C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">from a </w:t>
+      </w:r>
+      <w:r w:rsidR="00A71065">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6F8C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ederal agency</w:t>
+      </w:r>
+      <w:r w:rsidR="00100E61">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76D80">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Once a </w:t>
+      </w:r>
+      <w:r w:rsidR="00A71065">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76D80">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ederal agency assumes cognizance for </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>an organization</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76D80">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, it should remain cognizant for at least </w:t>
+      </w:r>
+      <w:r w:rsidR="00A71065">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>five</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76D80">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> years to ensure continuity and ease of administration</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unless </w:t>
+      </w:r>
+      <w:r w:rsidR="00A71065">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ederal agencies coordinate an official transfer of cognizance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="007F0069" w14:textId="77777777" w:rsidR="00473BA8" w:rsidRPr="0032498C" w:rsidRDefault="00473BA8" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="233F650F" w14:textId="123F4A21" w:rsidR="00473BA8" w:rsidRDefault="00473BA8" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Cognizant Agency has the </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE3390">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ederal financial oversight responsibility for assuring an organization has an acceptable Accounting System in place to manage </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE3390">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ederal funds on behalf of all </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE3390">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>overnment agencies</w:t>
+      </w:r>
+      <w:r w:rsidR="00100E61">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assuming </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032498C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cognizance of an organization </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>also includes the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032498C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> responsib</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ility</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032498C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for verifying </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032498C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> allocation of i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ndirect billing rates to reasonable and allowable incurred costs, issuing Negotiated Indirect Cost</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032498C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rate Agreements</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (NICRAs),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032498C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>coordinating DOE-initiated</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032498C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032498C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>udits</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with the Defense Contract Audit Agency (DCAA – DOE’s Cognizant Audit Agency) or another independent audit firm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032498C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3841FE46" w14:textId="267D7BBD" w:rsidR="00534874" w:rsidRDefault="00534874" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3700D67B" w14:textId="5880322A" w:rsidR="00534874" w:rsidRPr="00A51E2F" w:rsidRDefault="00534874" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...351 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00A51E2F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>FINANCIAL MANAGEMENT SYSTEM – ADEQUATE ACCOUNTING SYSTEM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0037B519" w14:textId="263C66C5" w:rsidR="00534874" w:rsidRDefault="00534874" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032498C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To qualify for </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE3390">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032498C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inancial </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE3390">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032498C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ssistance, compliance with</w:t>
+      </w:r>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 CFR 200 as amended by 2 CFR 910</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032498C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is required</w:t>
+      </w:r>
+      <w:r w:rsidR="00100E61">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This includes assurance of an adequate accounting system </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D00792">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>per 2 CFR 200.302, FAR 31.2 or 2 CFR 200 Subpart E, Generally Accepted Accounting Principles (GAAP), Generally Accepted Government Accounting Standards (GAGAS), and Standard Form 1408 as applicable</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="742B2B9D" w14:textId="77777777" w:rsidR="00534874" w:rsidRDefault="00534874" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20342EB5" w14:textId="7C7BF038" w:rsidR="00534874" w:rsidRPr="00487953" w:rsidRDefault="00534874" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>FINANCIAL MANAGEMENT SYSTEM – ADEQUATE ACCOUNTING SYSTEM</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032498C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032498C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ognizant Agency has the responsibility </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0032498C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0032498C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verifying </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>an adequate accounting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032498C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> system through </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a system review, or audit if deemed necessary.  The review or audit provides DOE the proper assurances that </w:t>
+      </w:r>
+      <w:r w:rsidR="00F12CE5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ederal funds which have been estimated, incurred and invoiced on Government awards are reasonable, allocable and allowable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D9F43ED" w14:textId="10D6579C" w:rsidR="005B6881" w:rsidRPr="00EB6230" w:rsidRDefault="005B6881" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="360" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...49 lines deleted...]
-      </w:r>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...130 lines deleted...]
-    <w:p w14:paraId="20342EB5" w14:textId="77777777" w:rsidR="00534874" w:rsidRPr="00487953" w:rsidRDefault="00534874" w:rsidP="00487953">
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk161729267"/>
+      <w:r w:rsidRPr="00EB6230">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>FINANCIAL ACCOUNTING SYSTEM – DETAILED INFORMATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77D1E961" w14:textId="77777777" w:rsidR="005B6881" w:rsidRPr="00EB6230" w:rsidRDefault="005B6881" w:rsidP="008B53C3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...9 lines deleted...]
-        <w:widowControl/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB6230">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>To be completed by Applicant/Recipient</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AF3387C" w14:textId="301FA1B6" w:rsidR="005B6881" w:rsidRPr="00EB6230" w:rsidRDefault="005B6881" w:rsidP="008B53C3">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...68 lines deleted...]
-    <w:p w14:paraId="54BB638F" w14:textId="77777777" w:rsidR="005B6881" w:rsidRPr="00DE2E5F" w:rsidRDefault="005B6881" w:rsidP="005B6881">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB6230">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(A separate sheet may be used if </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB437E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>necessary</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB6230">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FAA563E" w14:textId="77777777" w:rsidR="005B6881" w:rsidRPr="00EB6230" w:rsidRDefault="005B6881" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54BB638F" w14:textId="241B197A" w:rsidR="005B6881" w:rsidRPr="00724737" w:rsidRDefault="2F9F8462" w:rsidP="008B53C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="73"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...88 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00724737">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Explain the Accounting System in detail (name of the System, capability for GAAP and GAGAS compliance, when the system became operational, etc.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33E75964" w14:textId="77777777" w:rsidR="005B6881" w:rsidRDefault="005B6881" w:rsidP="005B6881"/>
-[...48 lines deleted...]
-    <w:p w14:paraId="6524C0CD" w14:textId="77777777" w:rsidR="005B6881" w:rsidRPr="006E5C56" w:rsidRDefault="005B6881" w:rsidP="005B6881">
+    <w:p w14:paraId="3C9F4BBB" w14:textId="77777777" w:rsidR="00BA2526" w:rsidRDefault="00BA2526" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bar w:val="single" w:sz="4" w:color="auto"/>
+        </w:pBdr>
+        <w:ind w:left="720" w:hanging="274"/>
+        <w:rPr>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46290E37" w14:textId="77777777" w:rsidR="00BA2526" w:rsidRDefault="00BA2526" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bar w:val="single" w:sz="4" w:color="auto"/>
+        </w:pBdr>
+        <w:ind w:left="720" w:hanging="274"/>
+        <w:rPr>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62BD4629" w14:textId="720CCA9C" w:rsidR="00BA2526" w:rsidRPr="001E57B8" w:rsidRDefault="00BA2526" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bar w:val="single" w:sz="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="720" w:hanging="274"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6524C0CD" w14:textId="2979D9E9" w:rsidR="005B6881" w:rsidRPr="00724737" w:rsidRDefault="005B6881" w:rsidP="008B53C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="73"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE2E5F">
-        <w:rPr>
+      <w:r w:rsidRPr="00724737">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Provide an explanation for the methodology the system provides for the </w:t>
       </w:r>
-      <w:r w:rsidRPr="006E5C56">
-        <w:rPr>
+      <w:r w:rsidRPr="00724737">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>segregation and allocation of direct vs. indirect costs:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E0575AD" w14:textId="77777777" w:rsidR="005B6881" w:rsidRDefault="005B6881" w:rsidP="005B6881">
-[...141 lines deleted...]
-    <w:p w14:paraId="41AD71AC" w14:textId="77777777" w:rsidR="005B6881" w:rsidRPr="006E5C56" w:rsidRDefault="005B6881" w:rsidP="005B6881">
+    <w:p w14:paraId="52A4B3FA" w14:textId="77777777" w:rsidR="00BA2526" w:rsidRPr="005E248D" w:rsidRDefault="00BA2526" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bar w:val="single" w:sz="4" w:color="auto"/>
+        </w:pBdr>
+        <w:ind w:left="720" w:hanging="274"/>
+        <w:rPr>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0592FE10" w14:textId="77777777" w:rsidR="00BA2526" w:rsidRDefault="00BA2526" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bar w:val="single" w:sz="4" w:color="auto"/>
+        </w:pBdr>
+        <w:ind w:left="720" w:hanging="274"/>
+        <w:rPr>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7539F6AD" w14:textId="77777777" w:rsidR="00B64765" w:rsidRPr="005E248D" w:rsidRDefault="00B64765" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bar w:val="single" w:sz="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="720" w:hanging="274"/>
+        <w:rPr>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41AD71AC" w14:textId="77777777" w:rsidR="005B6881" w:rsidRPr="00B64765" w:rsidRDefault="005B6881" w:rsidP="008B53C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="73"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE2E5F">
-        <w:rPr>
+      <w:r w:rsidRPr="00D52509">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Provide an explanation for the methodology the system provides for </w:t>
       </w:r>
-      <w:r w:rsidRPr="006E5C56">
-        <w:rPr>
+      <w:r w:rsidRPr="00D52509">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>excluding unallowable cost items:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35EEB950" w14:textId="77777777" w:rsidR="005B6881" w:rsidRDefault="005B6881" w:rsidP="005B6881"/>
-[...84 lines deleted...]
-    <w:p w14:paraId="4020188C" w14:textId="77777777" w:rsidR="005B6881" w:rsidRPr="006E5C56" w:rsidRDefault="005B6881" w:rsidP="005B6881">
+    <w:p w14:paraId="4D4EBAEC" w14:textId="77777777" w:rsidR="00B64765" w:rsidRPr="005E248D" w:rsidRDefault="00B64765" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bar w:val="single" w:sz="4" w:color="auto"/>
+        </w:pBdr>
+        <w:ind w:left="720" w:hanging="274"/>
+        <w:rPr>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6065D197" w14:textId="77777777" w:rsidR="00B64765" w:rsidRDefault="00B64765" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bar w:val="single" w:sz="4" w:color="auto"/>
+        </w:pBdr>
+        <w:ind w:left="720" w:hanging="274"/>
+        <w:rPr>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D26703D" w14:textId="77777777" w:rsidR="00B64765" w:rsidRPr="005E248D" w:rsidRDefault="00B64765" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bar w:val="single" w:sz="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="720" w:hanging="274"/>
+        <w:rPr>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30741FDF" w14:textId="4BE75792" w:rsidR="00EA3232" w:rsidRDefault="005B6881" w:rsidP="008B53C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="73"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009062A6">
-[...82 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00724737">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Provide an explanation for the organization's </w:t>
       </w:r>
-      <w:r w:rsidRPr="006E5C56">
-        <w:rPr>
+      <w:r w:rsidRPr="00724737">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>timekeeping system</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E5C56">
-        <w:rPr>
+      <w:r w:rsidRPr="00724737">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> and its capability to identify labor by final cost objectives:</w:t>
-[...13 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId28"/>
+        <w:t xml:space="preserve"> and its ability to identify labor by final cost objectives:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="4ECA0CF7" w14:textId="77777777" w:rsidR="00B64765" w:rsidRPr="005E248D" w:rsidRDefault="00B64765" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bar w:val="single" w:sz="4" w:color="auto"/>
+        </w:pBdr>
+        <w:ind w:left="720" w:hanging="274"/>
+        <w:rPr>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="386038E5" w14:textId="77777777" w:rsidR="00B64765" w:rsidRDefault="00B64765" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bar w:val="single" w:sz="4" w:color="auto"/>
+        </w:pBdr>
+        <w:ind w:left="720" w:hanging="274"/>
+        <w:rPr>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E7388E0" w14:textId="77777777" w:rsidR="00B64765" w:rsidRPr="005E248D" w:rsidRDefault="00B64765" w:rsidP="008B53C3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bar w:val="single" w:sz="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="720" w:hanging="274"/>
+        <w:rPr>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00B64765" w:rsidRPr="005E248D" w:rsidSect="00792D65">
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="648" w:right="720" w:bottom="720" w:left="634" w:header="648" w:footer="389" w:gutter="0"/>
+      <w:pgMar w:top="648" w:right="1440" w:bottom="720" w:left="1440" w:header="648" w:footer="389" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D9AC9A0" w14:textId="77777777" w:rsidR="00324FA9" w:rsidRDefault="00324FA9">
+    <w:p w14:paraId="07C03661" w14:textId="77777777" w:rsidR="0000146F" w:rsidRDefault="0000146F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68280C0D" w14:textId="77777777" w:rsidR="00324FA9" w:rsidRDefault="00324FA9">
+    <w:p w14:paraId="44F74496" w14:textId="77777777" w:rsidR="0000146F" w:rsidRDefault="0000146F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="70AA305E" w14:textId="77777777" w:rsidR="00324FA9" w:rsidRDefault="00324FA9"/>
+    <w:p w14:paraId="2485F924" w14:textId="77777777" w:rsidR="0000146F" w:rsidRDefault="0000146F"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI Symbol">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="@PMingLiU">
+    <w:altName w:val="@PMingLiU"/>
+    <w:panose1 w:val="02010601000101010101"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...8 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3CFBD2BD" w14:textId="77777777" w:rsidR="009B57DD" w:rsidRDefault="009B57DD" w:rsidP="006A3715">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>14</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4C5D0969" w14:textId="6F06097C" w:rsidR="009B57DD" w:rsidRDefault="009B57DD">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Template Version </w:t>
+    </w:r>
+    <w:r w:rsidR="000857E3">
+      <w:rPr>
+        <w:i/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>04/22/26</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5060ABAC" w14:textId="648AA9A0" w:rsidR="005E5110" w:rsidRDefault="005E5110" w:rsidP="006A3715">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
@@ -17358,471 +18784,629 @@
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>14</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="21279585" w14:textId="51A91824" w:rsidR="005E5110" w:rsidRDefault="005E5110">
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="21279585" w14:textId="2D3B84CD" w:rsidR="005E5110" w:rsidRDefault="005E5110">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Template Version </w:t>
     </w:r>
-    <w:r w:rsidR="00145E53">
+    <w:r w:rsidR="00DA4E48">
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>05</w:t>
+      <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidR="00EC51B8">
+    <w:r w:rsidR="00145844">
+      <w:rPr>
+        <w:i/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="00DA4E48">
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="00145E53">
+    <w:r w:rsidR="009B126F">
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>10</w:t>
+      <w:t>23</w:t>
     </w:r>
-    <w:r w:rsidR="00EC51B8">
+    <w:r w:rsidR="00E575E0">
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>/2024</w:t>
+      <w:t>/202</w:t>
+    </w:r>
+    <w:r w:rsidR="00342371">
+      <w:rPr>
+        <w:i/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59A3FB96" w14:textId="77777777" w:rsidR="00324FA9" w:rsidRDefault="00324FA9">
+    <w:p w14:paraId="19A4D979" w14:textId="77777777" w:rsidR="0000146F" w:rsidRDefault="0000146F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6FC33F87" w14:textId="77777777" w:rsidR="00324FA9" w:rsidRDefault="00324FA9">
+    <w:p w14:paraId="4589C1E5" w14:textId="77777777" w:rsidR="0000146F" w:rsidRDefault="0000146F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="485066E0" w14:textId="77777777" w:rsidR="00324FA9" w:rsidRDefault="00324FA9"/>
+    <w:p w14:paraId="467A751D" w14:textId="77777777" w:rsidR="0000146F" w:rsidRDefault="0000146F"/>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="27DA05E5" w14:textId="529438BB" w:rsidR="005E5110" w:rsidRDefault="005E5110">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3801ED5D" w14:textId="77777777" w:rsidR="009B57DD" w:rsidRPr="00727AE0" w:rsidRDefault="009B57DD" w:rsidP="009B57DD">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00727AE0">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-        <w:t>ederal funds, (b) is in a position to influence or control the use of those funds, or (c) occupies a technical or professional position capable of substantially influencing the development or outcome of an activity required to perform the transaction, including but not limited to, any Co-PIs.</w:t>
+      <w:r w:rsidRPr="00727AE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “Indian Tribe” means any Indian tribe, band, nation, or other organized group or community, including an Alaska Native village or regional or village corporation as defined in or established pursuant to the Alaska Native Claims Settlement Act (85 Stat. 688)[43 U.S.C. 1601 et seq.], which is recognized as eligible for the special programs and services provided by the United States to Indians because of their status as Indians.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="7220E64C" w14:textId="361F736E" w:rsidR="005E5110" w:rsidRDefault="005E5110">
+    <w:p w14:paraId="27DA05E5" w14:textId="699736A8" w:rsidR="005E5110" w:rsidRPr="00E63015" w:rsidRDefault="005E5110">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E63015">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidR="00F12CE5">
+      <w:r w:rsidRPr="00E63015">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> For this form, “principal” means:</w:t>
+      </w:r>
+      <w:r w:rsidR="00636AAD">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E63015">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (1) An officer, director, owner, partner, PI, or other person (as defined in 2 CFR 180.9</w:t>
+      </w:r>
+      <w:r w:rsidR="007F6958" w:rsidRPr="00E63015">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E63015">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) within the Project Team with management or supervisory responsibilities related to this project and any resulting transaction; or (2) A consultant or other person, whether or not employed by the Recipient, Subrecipient, or their principals, or paid with </w:t>
+      </w:r>
+      <w:r w:rsidR="00F12CE5" w:rsidRPr="00E63015">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">tate antitrust statutes, including those proscribing price fixing between competitors, allocation of customers between competitors, and bid rigging; (3) Commission of embezzlement, theft, forgery, bribery, falsification or destruction of records, making false statements, tax evasion, receiving stolen property, making false claims, or obstruction of justice; or (4) Commission of any other offense indicating a lack of business integrity or business honesty that seriously and directly affects the Recipient’s present responsibility. </w:t>
+      <w:r w:rsidRPr="00E63015">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ederal funds, who (a) is in a position to handle </w:t>
+      </w:r>
+      <w:r w:rsidR="00F12CE5" w:rsidRPr="00E63015">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E63015">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ederal funds, (b) is in a position to influence or control the use of those funds, or (c) occupies a technical or professional position capable of substantially influencing the development or outcome of an activity required to perform the transaction, including but not limited to, any Co-PIs.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="4EAD8382" w14:textId="6F9C0D70" w:rsidR="00E1119C" w:rsidRPr="005F2016" w:rsidRDefault="00E1119C" w:rsidP="00E1119C">
+    <w:p w14:paraId="7220E64C" w14:textId="6918CBD5" w:rsidR="005E5110" w:rsidRPr="00E63015" w:rsidRDefault="005E5110">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E63015">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00E63015">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> For this form, “covered offenses” include: </w:t>
+      </w:r>
+      <w:r w:rsidR="00636AAD">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E63015">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1) Commission of fraud or a criminal offense in connection with obtaining, attempting to obtain, or performing a public or private agreement or transaction; (2) Violation of </w:t>
+      </w:r>
+      <w:r w:rsidR="00F12CE5" w:rsidRPr="00E63015">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E63015">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ederal or </w:t>
+      </w:r>
+      <w:r w:rsidR="00F12CE5" w:rsidRPr="00E63015">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E63015">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tate antitrust statutes, including those proscribing price fixing between competitors, allocation of customers between competitors, and bid rigging; (3) Commission of embezzlement, theft, forgery, bribery, falsification or destruction of records, making false statements, tax evasion, receiving stolen property, making false claims, or obstruction of justice; or (4) Commission of any other offense indicating a lack of business integrity or business honesty that seriously and directly affects the Recipient’s present responsibility. </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="11F9A6FB" w14:textId="77777777" w:rsidR="00E90B22" w:rsidRPr="00E63015" w:rsidRDefault="00E90B22" w:rsidP="00E90B22">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...24 lines deleted...]
-      <w:r w:rsidRPr="005F2016">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:snapToGrid/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>means a situation where because of relationships with a parent company, affiliate, or subsidiary organization, the non-</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F12CE5">
+      </w:pPr>
+      <w:r w:rsidRPr="00E63015">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00E63015">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E575E0">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Organizational Conflict of Interest </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E575E0">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:snapToGrid/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>f</w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="005F2016">
+        <w:t>means a situation where because of relationships with a parent company, affiliate, or subsidiary organization, the non-federal entity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E575E0">
         <w:rPr>
           <w:snapToGrid/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> is unable or appears to be unable to be impartial in conducting a procurement action involving a related organization. 2 CFR 200.318(c)(2).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="719AF08F" w14:textId="77777777" w:rsidR="00E1119C" w:rsidRDefault="00E1119C" w:rsidP="00E1119C">
+    <w:p w14:paraId="31879AFD" w14:textId="77777777" w:rsidR="00E90B22" w:rsidRDefault="00E90B22" w:rsidP="00E90B22">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="508545E7" w14:textId="264EF68E" w:rsidR="008C6C7A" w:rsidRPr="00060E80" w:rsidRDefault="008C6C7A" w:rsidP="008C6C7A">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00060E80">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00060E80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This table supersedes in its entirety, Table 2a and Paragraph 7 of the Disclosure Requirements and Standardization Section of the NSPM-33 Implementation Guidance.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1DE7062A" w14:textId="110BE54D" w:rsidR="005E5110" w:rsidRDefault="005E5110">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="10F9EBAE" w14:textId="77777777" w:rsidR="009B57DD" w:rsidRPr="00E66139" w:rsidRDefault="009B57DD" w:rsidP="009D7DD5">
     <w:pPr>
-      <w:framePr w:w="10801" w:wrap="notBeside" w:vAnchor="text" w:hAnchor="text" w:x="1" w:y="1"/>
-      <w:jc w:val="center"/>
+      <w:ind w:left="720" w:firstLine="720"/>
+      <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
-        <w:sz w:val="20"/>
+        <w:bCs/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="00E66139">
+      <w:rPr>
+        <w:rFonts w:eastAsia="@PMingLiU"/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="002060"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="187F0921" wp14:editId="5C8DF0D5">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>635</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>19685</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="3265596" cy="425450"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="832566170" name="Picture 2" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2082067465" name="Picture 2" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="3265596" cy="425450"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidRPr="00E66139">
+      <w:rPr>
+        <w:bCs/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>CMEI T 540.133-02:</w:t>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="42E43008" w14:textId="49F49B09" w:rsidR="005E5110" w:rsidRDefault="005E5110">
+  <w:p w14:paraId="5ED33DBD" w14:textId="77777777" w:rsidR="009B57DD" w:rsidRPr="00E66139" w:rsidRDefault="009B57DD" w:rsidP="009D7DD5">
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:ind w:left="720" w:firstLine="720"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:bCs/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="00E66139">
+      <w:rPr>
+        <w:bCs/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>Pre-Award Information Sheet</w:t>
+    </w:r>
   </w:p>
+  <w:p w14:paraId="68F45918" w14:textId="77777777" w:rsidR="009B57DD" w:rsidRDefault="009B57DD"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...1 lines deleted...]
-    <w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7CD4F411" w14:textId="36EF0B60" w:rsidR="009D7DD5" w:rsidRPr="00327086" w:rsidRDefault="00D04FDB" w:rsidP="009D7DD5">
+    <w:pPr>
+      <w:ind w:left="720" w:firstLine="720"/>
+      <w:jc w:val="right"/>
       <w:rPr>
+        <w:bCs/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00327086">
+      <w:rPr>
+        <w:rFonts w:eastAsia="@PMingLiU"/>
+        <w:bCs/>
         <w:noProof/>
+        <w:color w:val="002060"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
-      <mc:AlternateContent>
-[...176 lines deleted...]
-      </mc:AlternateContent>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4315209D" wp14:editId="3382B370">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>635</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>19685</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="3265596" cy="425450"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="127015544" name="Picture 2" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2082067465" name="Picture 2" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="3265596" cy="425450"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="009D7DD5" w:rsidRPr="00327086">
+      <w:rPr>
+        <w:bCs/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>CMEI T 540.133-02:</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="10A42C69" w14:textId="77777777" w:rsidR="009D7DD5" w:rsidRPr="00327086" w:rsidRDefault="009D7DD5" w:rsidP="009D7DD5">
+    <w:pPr>
+      <w:ind w:left="720" w:firstLine="720"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:bCs/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00327086">
+      <w:rPr>
+        <w:bCs/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>Pre-Award Information Sheet</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="70CEEEEF" w14:textId="77777777" w:rsidR="005E5110" w:rsidRDefault="005E5110"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="001003D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F302233C"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -17979,50 +19563,140 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="064700A5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5536891C"/>
+    <w:lvl w:ilvl="0" w:tplc="72B2929A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08ED135B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="48044456"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -18067,51 +19741,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B9626F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="14F2F79A"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -18153,51 +19827,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C2D4021"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="867CAD08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18269,51 +19943,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5850"/>
         </w:tabs>
         <w:ind w:left="5850" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6570"/>
         </w:tabs>
         <w:ind w:left="6570" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D535E0A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4F1C5FD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -18382,51 +20056,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E486A54"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E33E5E1A"/>
+    <w:lvl w:ilvl="0" w:tplc="69322CEE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2D76631C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="8CFAEECA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="64741E00">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="5562105C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D5E8AACE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4ED80CE4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F796C194">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D9867AFE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E6207F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9CCE02A0"/>
     <w:lvl w:ilvl="0" w:tplc="2B141108">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -18471,51 +20231,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0EF92023"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7DE2B7D8"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18587,51 +20347,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="102C1527"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F0FEFECA"/>
     <w:lvl w:ilvl="0" w:tplc="A850B41A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1062" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1422" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -18676,51 +20436,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5022" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5742" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6462" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10F12454"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="51CEC7A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
@@ -18789,140 +20549,228 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17013A12"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="127D0895"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="35020322"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:tmpl w:val="CF64EF44"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2880" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="5040" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17013A12"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="89F29F8E"/>
+    <w:lvl w:ilvl="0" w:tplc="8E62DAE4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17206E11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E66B86A"/>
     <w:lvl w:ilvl="0" w:tplc="225216B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1170"/>
         </w:tabs>
         <w:ind w:left="1170" w:hanging="810"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -18995,51 +20843,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="178171A5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7C6477CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19111,51 +20959,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17E55B49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B80AEAA6"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
@@ -19224,51 +21072,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="189F50C5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="867CAD08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19340,51 +21188,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5850"/>
         </w:tabs>
         <w:ind w:left="5850" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6570"/>
         </w:tabs>
         <w:ind w:left="6570" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FDC7F9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4DE014E4"/>
     <w:lvl w:ilvl="0" w:tplc="9E3CDF12">
       <w:start w:val="5"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -19458,51 +21306,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20AD47D7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="684487D2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21255142"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="667C032C"/>
     <w:lvl w:ilvl="0" w:tplc="0724420A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -19581,57 +21542,58 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21986F08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2F9CDA6C"/>
-    <w:lvl w:ilvl="0" w:tplc="7898BABE">
+    <w:tmpl w:val="1CB0FC12"/>
+    <w:lvl w:ilvl="0" w:tplc="C76ABE54">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading4"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5FC69150">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
@@ -19675,51 +21637,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="225C5B0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E12E344"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -19764,51 +21726,141 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2346720B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DABCE2D4"/>
+    <w:lvl w:ilvl="0" w:tplc="AE7ECE44">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2396656C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="350C9DB2"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="828"/>
         </w:tabs>
         <w:ind w:left="828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19880,51 +21932,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5868"/>
         </w:tabs>
         <w:ind w:left="5868" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6588"/>
         </w:tabs>
         <w:ind w:left="6588" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25113A4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6EA6749A"/>
     <w:lvl w:ilvl="0" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -19969,51 +22021,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="254046BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DF928BB0"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1170"/>
         </w:tabs>
         <w:ind w:left="1170" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1890"/>
         </w:tabs>
         <w:ind w:left="1890" w:hanging="360"/>
@@ -20082,51 +22134,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6210"/>
         </w:tabs>
         <w:ind w:left="6210" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6930"/>
         </w:tabs>
         <w:ind w:left="6930" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="259C0CC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6AB4F730"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -20195,51 +22247,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25FD1F6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CEF2B27E"/>
     <w:lvl w:ilvl="0" w:tplc="206C2716">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20308,51 +22360,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6210" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6930" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C6A0C6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B6F43C10"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -20394,51 +22446,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D5A124E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C986A440"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20510,71 +22562,71 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5850"/>
         </w:tabs>
         <w:ind w:left="5850" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6570"/>
         </w:tabs>
         <w:ind w:left="6570" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F9A62FA"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C7F24278"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FBC0354"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FF8C5044"/>
     <w:lvl w:ilvl="0" w:tplc="59662FCC">
       <w:start w:val="3"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -20647,51 +22699,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30FD14ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F302233C"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -20733,51 +22785,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3133249F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F302233C"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -20819,51 +22871,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="324530FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F302233C"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -20905,51 +22957,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="326D2A0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F302233C"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -20991,51 +23043,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A05037F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="571EB48A"/>
     <w:lvl w:ilvl="0" w:tplc="E4C6195C">
       <w:start w:val="6"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -21109,51 +23161,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AD07B61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F0882E60"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -21195,51 +23247,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D6C282B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7AC4514A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1170"/>
         </w:tabs>
         <w:ind w:left="1170" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1890"/>
         </w:tabs>
         <w:ind w:left="1890" w:hanging="360"/>
@@ -21308,51 +23360,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6210"/>
         </w:tabs>
         <w:ind w:left="6210" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6930"/>
         </w:tabs>
         <w:ind w:left="6930" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D773E11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F302233C"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -21394,51 +23446,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E965088"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="56347C28"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -21483,51 +23535,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42130558"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="784A1E9C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -21572,67 +23624,182 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42920B8C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="91304018"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2448" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3168" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3888" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4608" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5328" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6048" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6768" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7488" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48036586"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="077CA022"/>
-    <w:lvl w:ilvl="0" w:tplc="213EBD60">
+    <w:tmpl w:val="9E3E33F6"/>
+    <w:lvl w:ilvl="0" w:tplc="E200CCD6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
@@ -21661,51 +23828,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48A40941"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4F1C5FD2"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -21774,51 +23941,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="493653DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A586A4AE"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="6"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -21891,51 +24058,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49755837"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C986A440"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22007,74 +24174,78 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5850"/>
         </w:tabs>
         <w:ind w:left="5850" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6570"/>
         </w:tabs>
         <w:ind w:left="6570" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A6A7636"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="ACEA2A2E"/>
+    <w:tmpl w:val="A50E768E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019">
+    <w:lvl w:ilvl="1" w:tplc="AE7ECE44">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -22117,51 +24288,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CC15601"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="636447DA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22230,51 +24401,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CE07963"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FE2EC30C"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22343,65 +24514,70 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51EE50BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9CE47196"/>
-    <w:lvl w:ilvl="0" w:tplc="04090015">
+    <w:tmpl w:val="1E1C7D3E"/>
+    <w:lvl w:ilvl="0" w:tplc="411EA54A">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
+      <w:pStyle w:val="Heading3"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
@@ -22456,137 +24632,141 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54964DFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5080AF6E"/>
+    <w:tmpl w:val="89921254"/>
     <w:lvl w:ilvl="0" w:tplc="3B3A9EFA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F">
+    <w:lvl w:ilvl="3" w:tplc="83C459D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="569E2AAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3956FF9A"/>
     <w:lvl w:ilvl="0" w:tplc="53CC4D66">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -22634,51 +24814,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56BE7F46"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BB22B4C8"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58200F73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="967A73D4"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -22720,51 +24986,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="583B1115"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F0963CB2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22833,51 +25099,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58CD7383"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B92624E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
@@ -22922,51 +25188,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AA827AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="20DCE9A8"/>
     <w:lvl w:ilvl="0" w:tplc="44F03044">
       <w:start w:val="6"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -23041,51 +25307,142 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D1A6957"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="92D43A46"/>
+    <w:lvl w:ilvl="0" w:tplc="EDE615E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E02479B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="93303100"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
@@ -23154,51 +25511,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FDA6D27"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9CE47196"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
@@ -23267,51 +25624,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6484735F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F302233C"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -23353,51 +25710,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66FD40AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D6F03556"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -23442,51 +25799,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67E51129"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EDE61986"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23555,51 +25912,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68956D7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5156B84A"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -23641,51 +25998,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68AF5376"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F302233C"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -23727,51 +26084,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68E44477"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A29249B4"/>
     <w:lvl w:ilvl="0" w:tplc="A66291FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1062" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1422" w:hanging="360"/>
       </w:pPr>
@@ -23818,51 +26175,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5022" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5742" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6462" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="697D1BD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC502452"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -23931,51 +26288,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B1B3490"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="10527964"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -24044,51 +26401,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70B230CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CD7EE20E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -24133,51 +26490,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="714F26E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7C6477CC"/>
     <w:lvl w:ilvl="0" w:tplc="F7F07208">
       <w:start w:val="5"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24249,51 +26606,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="722E1C9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B074E4DC"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24365,51 +26722,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="728F1C86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E54D23C"/>
     <w:lvl w:ilvl="0" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -24451,51 +26808,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75162046"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A586A4AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -24568,51 +26925,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75260357"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="93303100"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
@@ -24681,51 +27038,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A7B0B99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ACEA2A2E"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
@@ -24791,51 +27148,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EC2374C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="98B4D108"/>
     <w:lvl w:ilvl="0" w:tplc="9D92635E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
@@ -24884,1214 +27241,2620 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="705373768">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="901334196">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="2066366679">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1706908335">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1938051587">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="2116753613">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="588081934">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="901334196">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="8" w16cid:durableId="1925994515">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1538733334">
-    <w:abstractNumId w:val="66"/>
+    <w:abstractNumId w:val="74"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="911625165">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1856266203">
-    <w:abstractNumId w:val="63"/>
+    <w:abstractNumId w:val="71"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1714187093">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="2006740560">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1315720087">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="20"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="210850165">
-    <w:abstractNumId w:val="64"/>
+    <w:abstractNumId w:val="72"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="257760912">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1778136722">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1072462737">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1664312809">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="456415104">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="2020503038">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="417211439">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="89548599">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1327123816">
+    <w:abstractNumId w:val="75"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1029724499">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="374963815">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1072462737">
-[...25 lines deleted...]
-  </w:num>
   <w:num w:numId="27" w16cid:durableId="1631206005">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="323316201">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="982807178">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1663703069">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="286857780">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1368677744">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1799563970">
+    <w:abstractNumId w:val="77"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="2058120553">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="165247381">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="274363429">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="451437214">
     <w:abstractNumId w:val="53"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="1663703069">
-[...22 lines deleted...]
-  </w:num>
   <w:num w:numId="38" w16cid:durableId="755637694">
-    <w:abstractNumId w:val="57"/>
+    <w:abstractNumId w:val="65"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1293099450">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1026297821">
-    <w:abstractNumId w:val="58"/>
+    <w:abstractNumId w:val="66"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="280645582">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1717005190">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1326397133">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1263993139">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1172070044">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="924265810">
-    <w:abstractNumId w:val="54"/>
+    <w:abstractNumId w:val="62"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1700275202">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="52509555">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="876089086">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="48"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="681782276">
-    <w:abstractNumId w:val="46"/>
+    <w:abstractNumId w:val="52"/>
   </w:num>
   <w:num w:numId="51" w16cid:durableId="543755787">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="52" w16cid:durableId="521479093">
-    <w:abstractNumId w:val="61"/>
+    <w:abstractNumId w:val="69"/>
   </w:num>
   <w:num w:numId="53" w16cid:durableId="1216237418">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="54" w16cid:durableId="536241585">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="55" w16cid:durableId="1199705363">
-    <w:abstractNumId w:val="49"/>
+    <w:abstractNumId w:val="56"/>
   </w:num>
   <w:num w:numId="56" w16cid:durableId="1574774660">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="57" w16cid:durableId="854851713">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="58" w16cid:durableId="1421022932">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="59" w16cid:durableId="891311906">
-    <w:abstractNumId w:val="56"/>
+    <w:abstractNumId w:val="64"/>
   </w:num>
   <w:num w:numId="60" w16cid:durableId="1535922302">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="61" w16cid:durableId="1286500809">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="62" w16cid:durableId="1255941808">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="63" w16cid:durableId="260770585">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="64" w16cid:durableId="186909924">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="65" w16cid:durableId="942883533">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="66" w16cid:durableId="1766344057">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="67" w16cid:durableId="1548449919">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="68" w16cid:durableId="268590563">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="69" w16cid:durableId="1098139771">
+    <w:abstractNumId w:val="70"/>
+  </w:num>
+  <w:num w:numId="70" w16cid:durableId="1634477379">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="71" w16cid:durableId="2104524511">
+    <w:abstractNumId w:val="73"/>
+  </w:num>
+  <w:num w:numId="72" w16cid:durableId="238558444">
+    <w:abstractNumId w:val="76"/>
+  </w:num>
+  <w:num w:numId="73" w16cid:durableId="1948072767">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="74" w16cid:durableId="813564814">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="75" w16cid:durableId="2074619995">
     <w:abstractNumId w:val="59"/>
   </w:num>
-  <w:num w:numId="62" w16cid:durableId="1255941808">
+  <w:num w:numId="76" w16cid:durableId="283777864">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="77" w16cid:durableId="1913734510">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="78" w16cid:durableId="565145351">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="79" w16cid:durableId="31728919">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="80" w16cid:durableId="1455253692">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="63" w16cid:durableId="260770585">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="81" w16cid:durableId="1308513737">
+    <w:abstractNumId w:val="21"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="64" w16cid:durableId="186909924">
-    <w:abstractNumId w:val="44"/>
+  <w:num w:numId="82" w16cid:durableId="964701179">
+    <w:abstractNumId w:val="21"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="65" w16cid:durableId="942883533">
-    <w:abstractNumId w:val="46"/>
+  <w:num w:numId="83" w16cid:durableId="114445711">
+    <w:abstractNumId w:val="51"/>
   </w:num>
-  <w:num w:numId="66" w16cid:durableId="1766344057">
-    <w:abstractNumId w:val="48"/>
+  <w:num w:numId="84" w16cid:durableId="1422683747">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="67" w16cid:durableId="1548449919">
-    <w:abstractNumId w:val="55"/>
+  <w:num w:numId="85" w16cid:durableId="473177958">
+    <w:abstractNumId w:val="51"/>
   </w:num>
-  <w:num w:numId="68" w16cid:durableId="268590563">
+  <w:num w:numId="86" w16cid:durableId="1520701965">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="69" w16cid:durableId="1098139771">
-[...17 lines deleted...]
-  <w:numIdMacAtCleanup w:val="64"/>
+  <w:numIdMacAtCleanup w:val="76"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="432"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:suppressBottomSpacing/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="dgnword-docGUID" w:val="{20672643-F70C-48DD-AA94-53355D84E3EE}"/>
     <w:docVar w:name="dgnword-eventsink" w:val="3601048"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00A141E7"/>
+    <w:rsid w:val="00000999"/>
+    <w:rsid w:val="00000AC1"/>
+    <w:rsid w:val="0000146F"/>
+    <w:rsid w:val="000025BF"/>
     <w:rsid w:val="00002FD8"/>
     <w:rsid w:val="0000451F"/>
+    <w:rsid w:val="0000501A"/>
+    <w:rsid w:val="00005A25"/>
+    <w:rsid w:val="00005EA1"/>
+    <w:rsid w:val="00006313"/>
     <w:rsid w:val="000077B0"/>
+    <w:rsid w:val="00007CA3"/>
     <w:rsid w:val="000115DA"/>
+    <w:rsid w:val="00011DAF"/>
+    <w:rsid w:val="00014F89"/>
+    <w:rsid w:val="00015492"/>
     <w:rsid w:val="0001549E"/>
     <w:rsid w:val="000158A4"/>
+    <w:rsid w:val="0002169A"/>
     <w:rsid w:val="00021918"/>
+    <w:rsid w:val="00022481"/>
     <w:rsid w:val="00023C0E"/>
     <w:rsid w:val="000241BD"/>
     <w:rsid w:val="00026D6A"/>
     <w:rsid w:val="00027463"/>
     <w:rsid w:val="00027E03"/>
+    <w:rsid w:val="00027E94"/>
+    <w:rsid w:val="00030B70"/>
     <w:rsid w:val="00031297"/>
     <w:rsid w:val="000318D4"/>
+    <w:rsid w:val="00031A76"/>
+    <w:rsid w:val="000329DE"/>
+    <w:rsid w:val="00033027"/>
     <w:rsid w:val="00033331"/>
     <w:rsid w:val="00034E55"/>
     <w:rsid w:val="00035591"/>
+    <w:rsid w:val="000358BD"/>
+    <w:rsid w:val="00035C9A"/>
     <w:rsid w:val="0003660C"/>
     <w:rsid w:val="00036D2B"/>
     <w:rsid w:val="0003755F"/>
+    <w:rsid w:val="00040F04"/>
     <w:rsid w:val="00042C7F"/>
+    <w:rsid w:val="00043D05"/>
     <w:rsid w:val="000440E0"/>
+    <w:rsid w:val="000444D5"/>
+    <w:rsid w:val="000458CD"/>
     <w:rsid w:val="00047760"/>
+    <w:rsid w:val="00047C4B"/>
     <w:rsid w:val="00051006"/>
+    <w:rsid w:val="000527C1"/>
+    <w:rsid w:val="00052AEA"/>
+    <w:rsid w:val="00053289"/>
     <w:rsid w:val="00054771"/>
     <w:rsid w:val="00056E1A"/>
+    <w:rsid w:val="00060E80"/>
     <w:rsid w:val="000610E6"/>
+    <w:rsid w:val="00062C2F"/>
+    <w:rsid w:val="00063DDB"/>
     <w:rsid w:val="0006475A"/>
+    <w:rsid w:val="00065639"/>
+    <w:rsid w:val="000659F0"/>
+    <w:rsid w:val="00066D63"/>
+    <w:rsid w:val="00066ED2"/>
+    <w:rsid w:val="000700C9"/>
     <w:rsid w:val="000700EC"/>
+    <w:rsid w:val="000713E2"/>
+    <w:rsid w:val="00071973"/>
+    <w:rsid w:val="000734D2"/>
+    <w:rsid w:val="000741C0"/>
+    <w:rsid w:val="00074483"/>
     <w:rsid w:val="00074B43"/>
+    <w:rsid w:val="0007503C"/>
+    <w:rsid w:val="00075FB4"/>
+    <w:rsid w:val="0007707A"/>
+    <w:rsid w:val="00080BF7"/>
+    <w:rsid w:val="000841F4"/>
     <w:rsid w:val="000848E2"/>
+    <w:rsid w:val="000857E3"/>
+    <w:rsid w:val="0008639E"/>
+    <w:rsid w:val="0009050E"/>
+    <w:rsid w:val="00090A81"/>
     <w:rsid w:val="00092558"/>
+    <w:rsid w:val="0009364E"/>
+    <w:rsid w:val="00093A15"/>
+    <w:rsid w:val="000A03F3"/>
+    <w:rsid w:val="000A0F79"/>
     <w:rsid w:val="000A214E"/>
     <w:rsid w:val="000A2649"/>
     <w:rsid w:val="000A2A2B"/>
+    <w:rsid w:val="000A42EE"/>
     <w:rsid w:val="000A4AB4"/>
+    <w:rsid w:val="000A5B34"/>
+    <w:rsid w:val="000A5D4E"/>
     <w:rsid w:val="000A5FE4"/>
+    <w:rsid w:val="000A6C96"/>
     <w:rsid w:val="000B040B"/>
+    <w:rsid w:val="000B0B05"/>
+    <w:rsid w:val="000B1004"/>
     <w:rsid w:val="000B11F8"/>
+    <w:rsid w:val="000B2E28"/>
+    <w:rsid w:val="000B3739"/>
+    <w:rsid w:val="000B37C1"/>
+    <w:rsid w:val="000B41E6"/>
+    <w:rsid w:val="000B5386"/>
+    <w:rsid w:val="000B5A85"/>
+    <w:rsid w:val="000B5D81"/>
+    <w:rsid w:val="000B6FA7"/>
+    <w:rsid w:val="000C0C01"/>
     <w:rsid w:val="000C1059"/>
+    <w:rsid w:val="000C1F2D"/>
+    <w:rsid w:val="000C2C81"/>
     <w:rsid w:val="000C43AE"/>
+    <w:rsid w:val="000D0B59"/>
     <w:rsid w:val="000D18F1"/>
+    <w:rsid w:val="000D21B4"/>
     <w:rsid w:val="000D30AA"/>
     <w:rsid w:val="000D3476"/>
+    <w:rsid w:val="000D5181"/>
     <w:rsid w:val="000D7C57"/>
     <w:rsid w:val="000E1450"/>
+    <w:rsid w:val="000E22F0"/>
     <w:rsid w:val="000E2AF3"/>
+    <w:rsid w:val="000E2B8C"/>
     <w:rsid w:val="000E3F48"/>
+    <w:rsid w:val="000E47C2"/>
+    <w:rsid w:val="000E5755"/>
     <w:rsid w:val="000E5CE9"/>
     <w:rsid w:val="000E6058"/>
+    <w:rsid w:val="000F0535"/>
     <w:rsid w:val="000F0ED3"/>
+    <w:rsid w:val="000F0EE0"/>
+    <w:rsid w:val="000F2D5D"/>
+    <w:rsid w:val="000F4163"/>
+    <w:rsid w:val="000F64BD"/>
+    <w:rsid w:val="000F6E2A"/>
+    <w:rsid w:val="00100E61"/>
+    <w:rsid w:val="001042C6"/>
+    <w:rsid w:val="001050FD"/>
     <w:rsid w:val="00106B5C"/>
+    <w:rsid w:val="00106C08"/>
+    <w:rsid w:val="00107E70"/>
+    <w:rsid w:val="00110464"/>
     <w:rsid w:val="001108FC"/>
+    <w:rsid w:val="00110F1E"/>
     <w:rsid w:val="001114E6"/>
+    <w:rsid w:val="00111774"/>
+    <w:rsid w:val="00121F38"/>
     <w:rsid w:val="00122560"/>
+    <w:rsid w:val="0012432F"/>
+    <w:rsid w:val="00124CEE"/>
     <w:rsid w:val="001258EA"/>
+    <w:rsid w:val="00127508"/>
     <w:rsid w:val="001302D3"/>
+    <w:rsid w:val="00131171"/>
+    <w:rsid w:val="00133532"/>
     <w:rsid w:val="00133EE3"/>
+    <w:rsid w:val="00135DFD"/>
+    <w:rsid w:val="00136CB6"/>
     <w:rsid w:val="00137386"/>
+    <w:rsid w:val="00142D17"/>
     <w:rsid w:val="00143326"/>
+    <w:rsid w:val="0014362C"/>
     <w:rsid w:val="001446A1"/>
+    <w:rsid w:val="00145844"/>
     <w:rsid w:val="00145E53"/>
+    <w:rsid w:val="00147C1B"/>
+    <w:rsid w:val="00147D39"/>
     <w:rsid w:val="00150C2E"/>
+    <w:rsid w:val="00150C80"/>
     <w:rsid w:val="00154AE0"/>
+    <w:rsid w:val="0015548F"/>
     <w:rsid w:val="00156A27"/>
+    <w:rsid w:val="00156B7A"/>
     <w:rsid w:val="00160265"/>
+    <w:rsid w:val="0016072D"/>
+    <w:rsid w:val="001632B9"/>
     <w:rsid w:val="00165866"/>
+    <w:rsid w:val="001662FC"/>
     <w:rsid w:val="0016786E"/>
     <w:rsid w:val="00167FD5"/>
     <w:rsid w:val="0017055D"/>
     <w:rsid w:val="00170FD7"/>
+    <w:rsid w:val="00171319"/>
     <w:rsid w:val="0017183D"/>
+    <w:rsid w:val="0017194B"/>
+    <w:rsid w:val="00173372"/>
+    <w:rsid w:val="001741B5"/>
+    <w:rsid w:val="00174E6C"/>
     <w:rsid w:val="001750C9"/>
     <w:rsid w:val="0017654A"/>
+    <w:rsid w:val="00177395"/>
     <w:rsid w:val="001812A3"/>
+    <w:rsid w:val="00181A2C"/>
+    <w:rsid w:val="001824E7"/>
     <w:rsid w:val="00182FF5"/>
     <w:rsid w:val="001837BA"/>
+    <w:rsid w:val="0018420C"/>
     <w:rsid w:val="001844F3"/>
     <w:rsid w:val="001856A0"/>
     <w:rsid w:val="00185743"/>
+    <w:rsid w:val="0019036E"/>
     <w:rsid w:val="0019095C"/>
+    <w:rsid w:val="001912A0"/>
     <w:rsid w:val="00192F90"/>
     <w:rsid w:val="00192FEB"/>
+    <w:rsid w:val="001931E5"/>
     <w:rsid w:val="001935E6"/>
+    <w:rsid w:val="0019408A"/>
     <w:rsid w:val="0019502C"/>
     <w:rsid w:val="00195833"/>
+    <w:rsid w:val="001978A6"/>
     <w:rsid w:val="00197953"/>
     <w:rsid w:val="001A05B1"/>
+    <w:rsid w:val="001A293C"/>
+    <w:rsid w:val="001A37B1"/>
+    <w:rsid w:val="001A4D9D"/>
+    <w:rsid w:val="001A5F2C"/>
+    <w:rsid w:val="001A65D2"/>
     <w:rsid w:val="001A6B39"/>
     <w:rsid w:val="001A729E"/>
+    <w:rsid w:val="001A7691"/>
     <w:rsid w:val="001A78D3"/>
+    <w:rsid w:val="001B04EC"/>
+    <w:rsid w:val="001B05B0"/>
+    <w:rsid w:val="001B153C"/>
+    <w:rsid w:val="001B2039"/>
     <w:rsid w:val="001B259D"/>
+    <w:rsid w:val="001B398B"/>
     <w:rsid w:val="001B46B0"/>
+    <w:rsid w:val="001B6724"/>
     <w:rsid w:val="001B73C5"/>
+    <w:rsid w:val="001C0239"/>
+    <w:rsid w:val="001C0479"/>
     <w:rsid w:val="001C078E"/>
+    <w:rsid w:val="001C0CD7"/>
     <w:rsid w:val="001C1DD5"/>
     <w:rsid w:val="001C216A"/>
+    <w:rsid w:val="001C21CB"/>
     <w:rsid w:val="001C27D4"/>
+    <w:rsid w:val="001C71FD"/>
     <w:rsid w:val="001D014E"/>
     <w:rsid w:val="001D1108"/>
+    <w:rsid w:val="001D189E"/>
+    <w:rsid w:val="001D1BF1"/>
     <w:rsid w:val="001D1E35"/>
+    <w:rsid w:val="001D1EA6"/>
     <w:rsid w:val="001D26EA"/>
+    <w:rsid w:val="001D7056"/>
+    <w:rsid w:val="001D70A5"/>
+    <w:rsid w:val="001E0C32"/>
+    <w:rsid w:val="001E20DD"/>
+    <w:rsid w:val="001E250E"/>
     <w:rsid w:val="001E2959"/>
+    <w:rsid w:val="001E39F2"/>
+    <w:rsid w:val="001E5071"/>
     <w:rsid w:val="001E57B8"/>
+    <w:rsid w:val="001E5D0E"/>
+    <w:rsid w:val="001E5DD3"/>
     <w:rsid w:val="001F0CEA"/>
+    <w:rsid w:val="001F0F0A"/>
+    <w:rsid w:val="001F2292"/>
     <w:rsid w:val="001F2622"/>
+    <w:rsid w:val="001F359B"/>
+    <w:rsid w:val="001F3FC4"/>
     <w:rsid w:val="001F470A"/>
     <w:rsid w:val="001F7CF2"/>
     <w:rsid w:val="00200461"/>
+    <w:rsid w:val="0020048F"/>
     <w:rsid w:val="002009F1"/>
+    <w:rsid w:val="002011BC"/>
+    <w:rsid w:val="00201D7B"/>
+    <w:rsid w:val="0020239A"/>
+    <w:rsid w:val="00202908"/>
+    <w:rsid w:val="00203017"/>
+    <w:rsid w:val="002040D4"/>
+    <w:rsid w:val="002054FA"/>
+    <w:rsid w:val="00205BD1"/>
+    <w:rsid w:val="00210422"/>
     <w:rsid w:val="00210AF9"/>
+    <w:rsid w:val="00211CCA"/>
+    <w:rsid w:val="00214F32"/>
+    <w:rsid w:val="00216173"/>
+    <w:rsid w:val="0021648D"/>
+    <w:rsid w:val="00216930"/>
     <w:rsid w:val="00217FE8"/>
     <w:rsid w:val="00220882"/>
     <w:rsid w:val="00220E83"/>
+    <w:rsid w:val="00220FDD"/>
     <w:rsid w:val="00221478"/>
     <w:rsid w:val="0022200E"/>
+    <w:rsid w:val="00222140"/>
     <w:rsid w:val="002305F1"/>
     <w:rsid w:val="00232A77"/>
     <w:rsid w:val="00233D40"/>
     <w:rsid w:val="00233D66"/>
+    <w:rsid w:val="00234D40"/>
     <w:rsid w:val="0023611D"/>
+    <w:rsid w:val="002363FE"/>
+    <w:rsid w:val="00236BA8"/>
+    <w:rsid w:val="0024033D"/>
     <w:rsid w:val="00240714"/>
     <w:rsid w:val="00240DBD"/>
+    <w:rsid w:val="002411A7"/>
     <w:rsid w:val="00241B93"/>
     <w:rsid w:val="00241E89"/>
     <w:rsid w:val="00242E2F"/>
     <w:rsid w:val="002439B5"/>
+    <w:rsid w:val="00252517"/>
     <w:rsid w:val="00252E32"/>
     <w:rsid w:val="0025466E"/>
+    <w:rsid w:val="00255609"/>
+    <w:rsid w:val="00255B76"/>
+    <w:rsid w:val="0025629A"/>
+    <w:rsid w:val="0025639E"/>
     <w:rsid w:val="00256578"/>
     <w:rsid w:val="00257983"/>
+    <w:rsid w:val="0025798D"/>
+    <w:rsid w:val="00261475"/>
     <w:rsid w:val="00262048"/>
+    <w:rsid w:val="002638E5"/>
+    <w:rsid w:val="00263B65"/>
     <w:rsid w:val="0026508C"/>
+    <w:rsid w:val="00266411"/>
+    <w:rsid w:val="002675FF"/>
+    <w:rsid w:val="0027168B"/>
+    <w:rsid w:val="00273EE7"/>
+    <w:rsid w:val="00280853"/>
+    <w:rsid w:val="00280914"/>
+    <w:rsid w:val="00280C3E"/>
+    <w:rsid w:val="00284749"/>
+    <w:rsid w:val="00286B07"/>
     <w:rsid w:val="0028791E"/>
+    <w:rsid w:val="002909D6"/>
+    <w:rsid w:val="00292396"/>
     <w:rsid w:val="00292800"/>
     <w:rsid w:val="00292A47"/>
+    <w:rsid w:val="00292ACA"/>
     <w:rsid w:val="00296338"/>
+    <w:rsid w:val="00297F73"/>
+    <w:rsid w:val="002A2B4E"/>
+    <w:rsid w:val="002A3F77"/>
     <w:rsid w:val="002A506A"/>
+    <w:rsid w:val="002A6A7B"/>
+    <w:rsid w:val="002A70F4"/>
     <w:rsid w:val="002A7461"/>
     <w:rsid w:val="002B1B62"/>
     <w:rsid w:val="002B25A2"/>
+    <w:rsid w:val="002B4AD3"/>
+    <w:rsid w:val="002B6618"/>
+    <w:rsid w:val="002B7C9A"/>
     <w:rsid w:val="002C18DF"/>
+    <w:rsid w:val="002C30C7"/>
     <w:rsid w:val="002C3639"/>
+    <w:rsid w:val="002C40B7"/>
+    <w:rsid w:val="002C46A5"/>
     <w:rsid w:val="002C4E35"/>
     <w:rsid w:val="002C587D"/>
     <w:rsid w:val="002C7039"/>
     <w:rsid w:val="002D199B"/>
     <w:rsid w:val="002D2030"/>
+    <w:rsid w:val="002D3306"/>
+    <w:rsid w:val="002D65D1"/>
+    <w:rsid w:val="002D6B0C"/>
+    <w:rsid w:val="002D7485"/>
+    <w:rsid w:val="002E03E4"/>
+    <w:rsid w:val="002E1900"/>
     <w:rsid w:val="002E19A3"/>
+    <w:rsid w:val="002E24AF"/>
     <w:rsid w:val="002E346B"/>
+    <w:rsid w:val="002E37B5"/>
+    <w:rsid w:val="002E3A86"/>
     <w:rsid w:val="002E4223"/>
     <w:rsid w:val="002E4DC8"/>
+    <w:rsid w:val="002E4FA8"/>
+    <w:rsid w:val="002F1292"/>
+    <w:rsid w:val="002F20BB"/>
+    <w:rsid w:val="002F3BE5"/>
+    <w:rsid w:val="002F3F63"/>
     <w:rsid w:val="002F54F2"/>
     <w:rsid w:val="002F577F"/>
     <w:rsid w:val="00300F33"/>
+    <w:rsid w:val="0030227A"/>
+    <w:rsid w:val="0030302E"/>
     <w:rsid w:val="00303880"/>
+    <w:rsid w:val="003053E0"/>
     <w:rsid w:val="00305F00"/>
     <w:rsid w:val="003071F4"/>
+    <w:rsid w:val="003114D6"/>
+    <w:rsid w:val="0031389D"/>
+    <w:rsid w:val="00313C38"/>
+    <w:rsid w:val="0031589C"/>
+    <w:rsid w:val="0031795D"/>
+    <w:rsid w:val="00317BCB"/>
+    <w:rsid w:val="00322F6C"/>
+    <w:rsid w:val="00323065"/>
+    <w:rsid w:val="00323AC1"/>
     <w:rsid w:val="003243B8"/>
+    <w:rsid w:val="00324896"/>
     <w:rsid w:val="00324FA9"/>
     <w:rsid w:val="00326547"/>
+    <w:rsid w:val="003267CA"/>
+    <w:rsid w:val="00327086"/>
     <w:rsid w:val="0032727B"/>
+    <w:rsid w:val="003300EC"/>
+    <w:rsid w:val="003316CA"/>
     <w:rsid w:val="00333622"/>
+    <w:rsid w:val="003341F8"/>
+    <w:rsid w:val="00334E01"/>
     <w:rsid w:val="00335E71"/>
     <w:rsid w:val="00337E63"/>
+    <w:rsid w:val="00340C10"/>
+    <w:rsid w:val="00341EA7"/>
+    <w:rsid w:val="00342371"/>
     <w:rsid w:val="00343C98"/>
+    <w:rsid w:val="00344E4E"/>
     <w:rsid w:val="003461DE"/>
     <w:rsid w:val="00346882"/>
+    <w:rsid w:val="003476B1"/>
     <w:rsid w:val="00350110"/>
+    <w:rsid w:val="00351452"/>
     <w:rsid w:val="00351AF7"/>
+    <w:rsid w:val="00351B27"/>
+    <w:rsid w:val="0035242D"/>
     <w:rsid w:val="00353AAB"/>
+    <w:rsid w:val="0035455E"/>
     <w:rsid w:val="0035472C"/>
+    <w:rsid w:val="0035558C"/>
     <w:rsid w:val="0036061A"/>
+    <w:rsid w:val="003619D8"/>
+    <w:rsid w:val="00361F0B"/>
+    <w:rsid w:val="00362571"/>
     <w:rsid w:val="003648F2"/>
     <w:rsid w:val="00365C13"/>
     <w:rsid w:val="003671BE"/>
     <w:rsid w:val="00367245"/>
     <w:rsid w:val="003672CD"/>
+    <w:rsid w:val="0037246A"/>
+    <w:rsid w:val="00373A17"/>
+    <w:rsid w:val="00374DFE"/>
+    <w:rsid w:val="00375CB9"/>
+    <w:rsid w:val="003766A1"/>
+    <w:rsid w:val="0038001A"/>
+    <w:rsid w:val="00381FC6"/>
+    <w:rsid w:val="0038422B"/>
+    <w:rsid w:val="00385A56"/>
     <w:rsid w:val="0038729E"/>
+    <w:rsid w:val="00390725"/>
+    <w:rsid w:val="00390842"/>
     <w:rsid w:val="00390945"/>
     <w:rsid w:val="003912A1"/>
+    <w:rsid w:val="00391475"/>
     <w:rsid w:val="00393E1B"/>
     <w:rsid w:val="0039505D"/>
+    <w:rsid w:val="00397DA5"/>
+    <w:rsid w:val="003A06F1"/>
+    <w:rsid w:val="003A14AD"/>
+    <w:rsid w:val="003A1E5D"/>
+    <w:rsid w:val="003A3DD1"/>
+    <w:rsid w:val="003A512E"/>
+    <w:rsid w:val="003A54E7"/>
+    <w:rsid w:val="003B0A62"/>
     <w:rsid w:val="003B1D2F"/>
     <w:rsid w:val="003B3F09"/>
+    <w:rsid w:val="003B433C"/>
+    <w:rsid w:val="003B57ED"/>
+    <w:rsid w:val="003B5AE1"/>
+    <w:rsid w:val="003B65EC"/>
+    <w:rsid w:val="003B6903"/>
+    <w:rsid w:val="003B6F6B"/>
+    <w:rsid w:val="003C43F6"/>
     <w:rsid w:val="003C5446"/>
+    <w:rsid w:val="003C6F76"/>
     <w:rsid w:val="003D008F"/>
     <w:rsid w:val="003D0F6A"/>
+    <w:rsid w:val="003D1AD3"/>
+    <w:rsid w:val="003D1FD5"/>
     <w:rsid w:val="003D2569"/>
+    <w:rsid w:val="003D2DAC"/>
+    <w:rsid w:val="003D42F2"/>
     <w:rsid w:val="003D4A5E"/>
     <w:rsid w:val="003D6346"/>
+    <w:rsid w:val="003D7D0C"/>
     <w:rsid w:val="003E0287"/>
+    <w:rsid w:val="003E0494"/>
     <w:rsid w:val="003E1C9C"/>
+    <w:rsid w:val="003E2B02"/>
+    <w:rsid w:val="003E3B8E"/>
+    <w:rsid w:val="003E6AD2"/>
+    <w:rsid w:val="003F16AD"/>
     <w:rsid w:val="003F1C44"/>
     <w:rsid w:val="003F289E"/>
+    <w:rsid w:val="003F2B58"/>
+    <w:rsid w:val="003F5939"/>
+    <w:rsid w:val="003F59A8"/>
+    <w:rsid w:val="003F79E4"/>
+    <w:rsid w:val="00400732"/>
+    <w:rsid w:val="00400A2C"/>
+    <w:rsid w:val="00403BF3"/>
+    <w:rsid w:val="00405E4F"/>
     <w:rsid w:val="00406560"/>
+    <w:rsid w:val="0040702B"/>
+    <w:rsid w:val="00411FD2"/>
+    <w:rsid w:val="00412807"/>
+    <w:rsid w:val="00413B16"/>
     <w:rsid w:val="00415013"/>
+    <w:rsid w:val="0041559C"/>
+    <w:rsid w:val="00420AE9"/>
+    <w:rsid w:val="004226C9"/>
+    <w:rsid w:val="00423211"/>
+    <w:rsid w:val="00423497"/>
+    <w:rsid w:val="00425DC5"/>
+    <w:rsid w:val="00427305"/>
     <w:rsid w:val="00430764"/>
+    <w:rsid w:val="00432F81"/>
     <w:rsid w:val="0043346D"/>
     <w:rsid w:val="00434547"/>
     <w:rsid w:val="00434B53"/>
+    <w:rsid w:val="00435B16"/>
     <w:rsid w:val="00436CDE"/>
     <w:rsid w:val="00437919"/>
+    <w:rsid w:val="004401D1"/>
     <w:rsid w:val="00440A99"/>
     <w:rsid w:val="00440E4A"/>
+    <w:rsid w:val="00441DDD"/>
     <w:rsid w:val="004421CE"/>
+    <w:rsid w:val="00442734"/>
     <w:rsid w:val="00443918"/>
+    <w:rsid w:val="004439B8"/>
     <w:rsid w:val="00443B92"/>
     <w:rsid w:val="004440AE"/>
     <w:rsid w:val="004446DD"/>
+    <w:rsid w:val="00445FA0"/>
     <w:rsid w:val="00450DDC"/>
     <w:rsid w:val="00451E02"/>
+    <w:rsid w:val="004576CC"/>
     <w:rsid w:val="00461BB7"/>
+    <w:rsid w:val="00461C4D"/>
+    <w:rsid w:val="00461F29"/>
     <w:rsid w:val="004626D1"/>
     <w:rsid w:val="00462977"/>
     <w:rsid w:val="00464464"/>
+    <w:rsid w:val="0046566C"/>
+    <w:rsid w:val="00470C03"/>
     <w:rsid w:val="00473574"/>
     <w:rsid w:val="00473BA8"/>
+    <w:rsid w:val="004757B1"/>
     <w:rsid w:val="00475C26"/>
+    <w:rsid w:val="0047678B"/>
     <w:rsid w:val="00476A7A"/>
     <w:rsid w:val="00476D6A"/>
+    <w:rsid w:val="0047772E"/>
+    <w:rsid w:val="004777A6"/>
+    <w:rsid w:val="00480351"/>
     <w:rsid w:val="0048094A"/>
     <w:rsid w:val="00482CC1"/>
+    <w:rsid w:val="0048517F"/>
     <w:rsid w:val="0048684C"/>
     <w:rsid w:val="00487953"/>
     <w:rsid w:val="00487A16"/>
+    <w:rsid w:val="00491550"/>
+    <w:rsid w:val="004945D2"/>
+    <w:rsid w:val="00494670"/>
+    <w:rsid w:val="00495808"/>
     <w:rsid w:val="0049748E"/>
     <w:rsid w:val="004A07C5"/>
     <w:rsid w:val="004A0BA4"/>
+    <w:rsid w:val="004A2C1D"/>
     <w:rsid w:val="004A2FDA"/>
+    <w:rsid w:val="004A4341"/>
+    <w:rsid w:val="004B3A56"/>
+    <w:rsid w:val="004B3E78"/>
+    <w:rsid w:val="004B513D"/>
+    <w:rsid w:val="004B57B5"/>
+    <w:rsid w:val="004B5C21"/>
     <w:rsid w:val="004B6387"/>
     <w:rsid w:val="004B7326"/>
+    <w:rsid w:val="004B7FD4"/>
+    <w:rsid w:val="004C1707"/>
     <w:rsid w:val="004C1FF7"/>
+    <w:rsid w:val="004C21A3"/>
+    <w:rsid w:val="004C4942"/>
     <w:rsid w:val="004C4FF4"/>
     <w:rsid w:val="004C7D91"/>
     <w:rsid w:val="004D069F"/>
+    <w:rsid w:val="004D1164"/>
+    <w:rsid w:val="004D130C"/>
     <w:rsid w:val="004D4F11"/>
     <w:rsid w:val="004D5B54"/>
     <w:rsid w:val="004D785A"/>
     <w:rsid w:val="004D7FD4"/>
+    <w:rsid w:val="004E0803"/>
+    <w:rsid w:val="004E2430"/>
     <w:rsid w:val="004E2A59"/>
+    <w:rsid w:val="004E2B79"/>
     <w:rsid w:val="004E6AA2"/>
+    <w:rsid w:val="004E710C"/>
     <w:rsid w:val="004F04C8"/>
+    <w:rsid w:val="004F2FEC"/>
     <w:rsid w:val="004F3435"/>
+    <w:rsid w:val="004F3E22"/>
     <w:rsid w:val="00500543"/>
     <w:rsid w:val="0050080F"/>
     <w:rsid w:val="005009D3"/>
+    <w:rsid w:val="00501087"/>
+    <w:rsid w:val="00502025"/>
+    <w:rsid w:val="00502C30"/>
     <w:rsid w:val="00502E3A"/>
     <w:rsid w:val="005043C4"/>
     <w:rsid w:val="00504FAF"/>
     <w:rsid w:val="00505690"/>
+    <w:rsid w:val="00505CE2"/>
+    <w:rsid w:val="00507749"/>
     <w:rsid w:val="00510C8A"/>
+    <w:rsid w:val="00513DDC"/>
+    <w:rsid w:val="00513E0A"/>
+    <w:rsid w:val="00515E81"/>
+    <w:rsid w:val="00517028"/>
     <w:rsid w:val="00517B9B"/>
     <w:rsid w:val="005204D3"/>
+    <w:rsid w:val="00521B34"/>
+    <w:rsid w:val="00522008"/>
+    <w:rsid w:val="0052321F"/>
+    <w:rsid w:val="00524376"/>
+    <w:rsid w:val="00525C47"/>
     <w:rsid w:val="00525FDD"/>
     <w:rsid w:val="0052619F"/>
+    <w:rsid w:val="00527381"/>
+    <w:rsid w:val="00533A0B"/>
     <w:rsid w:val="00533DF7"/>
+    <w:rsid w:val="00534034"/>
+    <w:rsid w:val="00534631"/>
     <w:rsid w:val="00534874"/>
+    <w:rsid w:val="00535053"/>
+    <w:rsid w:val="00535482"/>
+    <w:rsid w:val="00535859"/>
     <w:rsid w:val="0053624C"/>
+    <w:rsid w:val="005364D8"/>
     <w:rsid w:val="00540747"/>
+    <w:rsid w:val="00540872"/>
+    <w:rsid w:val="00541DCE"/>
+    <w:rsid w:val="00541EC6"/>
+    <w:rsid w:val="005426EB"/>
+    <w:rsid w:val="005432CA"/>
     <w:rsid w:val="00543A40"/>
+    <w:rsid w:val="0054479A"/>
+    <w:rsid w:val="00544863"/>
+    <w:rsid w:val="00545A1B"/>
+    <w:rsid w:val="00547ED6"/>
+    <w:rsid w:val="0055098F"/>
     <w:rsid w:val="0055106F"/>
+    <w:rsid w:val="00552F18"/>
     <w:rsid w:val="005571B3"/>
+    <w:rsid w:val="00557678"/>
     <w:rsid w:val="00557925"/>
+    <w:rsid w:val="0056018E"/>
+    <w:rsid w:val="00561332"/>
     <w:rsid w:val="00561A0E"/>
     <w:rsid w:val="00562331"/>
     <w:rsid w:val="00563499"/>
     <w:rsid w:val="00563E54"/>
+    <w:rsid w:val="005640EC"/>
+    <w:rsid w:val="005641DE"/>
     <w:rsid w:val="00565EEA"/>
+    <w:rsid w:val="00566881"/>
+    <w:rsid w:val="00566EF0"/>
+    <w:rsid w:val="00567922"/>
     <w:rsid w:val="005713D0"/>
     <w:rsid w:val="00571A46"/>
+    <w:rsid w:val="005729D5"/>
+    <w:rsid w:val="005731F1"/>
+    <w:rsid w:val="00573BE8"/>
     <w:rsid w:val="00573DED"/>
     <w:rsid w:val="00574C59"/>
     <w:rsid w:val="00575E11"/>
     <w:rsid w:val="00575F1A"/>
+    <w:rsid w:val="00576BA6"/>
     <w:rsid w:val="005822DC"/>
+    <w:rsid w:val="00583D2B"/>
     <w:rsid w:val="00584D60"/>
     <w:rsid w:val="005854DA"/>
+    <w:rsid w:val="0058778B"/>
     <w:rsid w:val="00591923"/>
     <w:rsid w:val="00591DE7"/>
+    <w:rsid w:val="00595EAB"/>
     <w:rsid w:val="00596934"/>
+    <w:rsid w:val="005A1C6B"/>
     <w:rsid w:val="005A21B8"/>
+    <w:rsid w:val="005A228B"/>
+    <w:rsid w:val="005A3952"/>
+    <w:rsid w:val="005A6900"/>
+    <w:rsid w:val="005A6959"/>
     <w:rsid w:val="005A70CC"/>
     <w:rsid w:val="005A7852"/>
+    <w:rsid w:val="005B02AA"/>
     <w:rsid w:val="005B1378"/>
     <w:rsid w:val="005B39EC"/>
+    <w:rsid w:val="005B4EAE"/>
     <w:rsid w:val="005B679E"/>
     <w:rsid w:val="005B6881"/>
+    <w:rsid w:val="005B7320"/>
+    <w:rsid w:val="005B7F49"/>
     <w:rsid w:val="005C03FE"/>
+    <w:rsid w:val="005C26A4"/>
+    <w:rsid w:val="005C47AE"/>
     <w:rsid w:val="005D0238"/>
     <w:rsid w:val="005D08C1"/>
+    <w:rsid w:val="005D0BF2"/>
+    <w:rsid w:val="005D122A"/>
     <w:rsid w:val="005D29F7"/>
     <w:rsid w:val="005D3E4D"/>
+    <w:rsid w:val="005D4819"/>
+    <w:rsid w:val="005D68F5"/>
+    <w:rsid w:val="005E0DEE"/>
+    <w:rsid w:val="005E0F7F"/>
+    <w:rsid w:val="005E15CF"/>
+    <w:rsid w:val="005E248D"/>
     <w:rsid w:val="005E5110"/>
+    <w:rsid w:val="005E592A"/>
+    <w:rsid w:val="005E6371"/>
+    <w:rsid w:val="005E648E"/>
+    <w:rsid w:val="005E6D30"/>
     <w:rsid w:val="005E728B"/>
+    <w:rsid w:val="005F0238"/>
+    <w:rsid w:val="005F1814"/>
     <w:rsid w:val="005F218A"/>
     <w:rsid w:val="005F2EC5"/>
+    <w:rsid w:val="005F3642"/>
+    <w:rsid w:val="005F3C2F"/>
+    <w:rsid w:val="005F41E6"/>
     <w:rsid w:val="005F4BF5"/>
+    <w:rsid w:val="005F594E"/>
+    <w:rsid w:val="005F5B2B"/>
     <w:rsid w:val="005F6AAC"/>
+    <w:rsid w:val="00600A57"/>
     <w:rsid w:val="00601328"/>
+    <w:rsid w:val="00601853"/>
+    <w:rsid w:val="00604CCD"/>
+    <w:rsid w:val="00610A08"/>
     <w:rsid w:val="00611458"/>
+    <w:rsid w:val="00614358"/>
+    <w:rsid w:val="006144DF"/>
+    <w:rsid w:val="00615AC2"/>
+    <w:rsid w:val="006168F4"/>
+    <w:rsid w:val="00617AFC"/>
+    <w:rsid w:val="006209E2"/>
+    <w:rsid w:val="0062129B"/>
     <w:rsid w:val="00621FB1"/>
+    <w:rsid w:val="00622C15"/>
+    <w:rsid w:val="00622E34"/>
     <w:rsid w:val="00623124"/>
+    <w:rsid w:val="00625D9B"/>
+    <w:rsid w:val="0062780F"/>
     <w:rsid w:val="00627AE2"/>
+    <w:rsid w:val="00630B0F"/>
+    <w:rsid w:val="00632847"/>
     <w:rsid w:val="00632DBC"/>
+    <w:rsid w:val="00632F50"/>
+    <w:rsid w:val="00632F58"/>
     <w:rsid w:val="0063315F"/>
+    <w:rsid w:val="00633C98"/>
+    <w:rsid w:val="0063686D"/>
+    <w:rsid w:val="00636AAD"/>
     <w:rsid w:val="00637649"/>
+    <w:rsid w:val="00641B2B"/>
     <w:rsid w:val="00642D87"/>
     <w:rsid w:val="00643521"/>
     <w:rsid w:val="006507A5"/>
+    <w:rsid w:val="00651D2A"/>
+    <w:rsid w:val="00652C4D"/>
+    <w:rsid w:val="00653145"/>
+    <w:rsid w:val="00653E6F"/>
     <w:rsid w:val="0065402F"/>
+    <w:rsid w:val="00654E85"/>
+    <w:rsid w:val="006557FA"/>
     <w:rsid w:val="00656F24"/>
+    <w:rsid w:val="0065711A"/>
+    <w:rsid w:val="006607C1"/>
     <w:rsid w:val="00662BB6"/>
     <w:rsid w:val="00663639"/>
+    <w:rsid w:val="00663A87"/>
     <w:rsid w:val="00663B69"/>
+    <w:rsid w:val="00664E0B"/>
+    <w:rsid w:val="00665E6D"/>
+    <w:rsid w:val="00666A7F"/>
     <w:rsid w:val="006670A6"/>
     <w:rsid w:val="00667A1D"/>
+    <w:rsid w:val="00674057"/>
     <w:rsid w:val="00675248"/>
     <w:rsid w:val="00676EC4"/>
+    <w:rsid w:val="00680C5E"/>
+    <w:rsid w:val="0068243F"/>
+    <w:rsid w:val="00682D05"/>
+    <w:rsid w:val="00683FA5"/>
+    <w:rsid w:val="006846C4"/>
+    <w:rsid w:val="006903EC"/>
     <w:rsid w:val="00691E00"/>
+    <w:rsid w:val="006929E9"/>
+    <w:rsid w:val="00693C3F"/>
+    <w:rsid w:val="00693CCB"/>
+    <w:rsid w:val="00694C2B"/>
     <w:rsid w:val="0069581B"/>
     <w:rsid w:val="00695953"/>
+    <w:rsid w:val="0069610D"/>
+    <w:rsid w:val="00696EBE"/>
+    <w:rsid w:val="006A01AF"/>
     <w:rsid w:val="006A0B6E"/>
+    <w:rsid w:val="006A1E5C"/>
+    <w:rsid w:val="006A338D"/>
     <w:rsid w:val="006A3715"/>
+    <w:rsid w:val="006A3C18"/>
     <w:rsid w:val="006A5CA2"/>
+    <w:rsid w:val="006A60B0"/>
+    <w:rsid w:val="006A6CC0"/>
+    <w:rsid w:val="006A7735"/>
     <w:rsid w:val="006A7C73"/>
+    <w:rsid w:val="006B1FB0"/>
     <w:rsid w:val="006B3D5E"/>
     <w:rsid w:val="006B5C9F"/>
+    <w:rsid w:val="006B7247"/>
     <w:rsid w:val="006B7BD9"/>
+    <w:rsid w:val="006B7E76"/>
     <w:rsid w:val="006C0277"/>
+    <w:rsid w:val="006C0FD8"/>
+    <w:rsid w:val="006C1AA9"/>
     <w:rsid w:val="006C411F"/>
+    <w:rsid w:val="006C44D6"/>
+    <w:rsid w:val="006C4D68"/>
+    <w:rsid w:val="006C54B0"/>
+    <w:rsid w:val="006C557E"/>
+    <w:rsid w:val="006C55EF"/>
     <w:rsid w:val="006C5B9A"/>
+    <w:rsid w:val="006C616A"/>
+    <w:rsid w:val="006C6CD0"/>
+    <w:rsid w:val="006D09C0"/>
+    <w:rsid w:val="006D38DE"/>
     <w:rsid w:val="006D62D6"/>
     <w:rsid w:val="006D69FE"/>
+    <w:rsid w:val="006D6F41"/>
+    <w:rsid w:val="006E067E"/>
+    <w:rsid w:val="006E24AB"/>
+    <w:rsid w:val="006E2922"/>
+    <w:rsid w:val="006E550D"/>
+    <w:rsid w:val="006E5DDC"/>
+    <w:rsid w:val="006E7146"/>
     <w:rsid w:val="006E7B86"/>
+    <w:rsid w:val="006F05C2"/>
+    <w:rsid w:val="006F0BBA"/>
     <w:rsid w:val="006F1E24"/>
     <w:rsid w:val="006F2297"/>
+    <w:rsid w:val="006F2CB9"/>
+    <w:rsid w:val="006F67E9"/>
+    <w:rsid w:val="006F6FBC"/>
+    <w:rsid w:val="007047D1"/>
+    <w:rsid w:val="00705B1D"/>
     <w:rsid w:val="007074DA"/>
     <w:rsid w:val="00712977"/>
+    <w:rsid w:val="00714158"/>
     <w:rsid w:val="00714E16"/>
+    <w:rsid w:val="007154F8"/>
     <w:rsid w:val="0071677B"/>
     <w:rsid w:val="00717286"/>
+    <w:rsid w:val="007202E6"/>
     <w:rsid w:val="007204DF"/>
+    <w:rsid w:val="0072195C"/>
     <w:rsid w:val="00721EED"/>
     <w:rsid w:val="00722B85"/>
+    <w:rsid w:val="00722BC6"/>
+    <w:rsid w:val="0072348D"/>
+    <w:rsid w:val="0072447F"/>
+    <w:rsid w:val="00724737"/>
     <w:rsid w:val="00724FEB"/>
+    <w:rsid w:val="007262C4"/>
+    <w:rsid w:val="0072781F"/>
+    <w:rsid w:val="00727AE0"/>
+    <w:rsid w:val="0073038D"/>
     <w:rsid w:val="00730A80"/>
+    <w:rsid w:val="0073143D"/>
+    <w:rsid w:val="00735F55"/>
     <w:rsid w:val="0073782A"/>
+    <w:rsid w:val="00737C13"/>
     <w:rsid w:val="007401DF"/>
     <w:rsid w:val="00740276"/>
+    <w:rsid w:val="00740F10"/>
+    <w:rsid w:val="0074166C"/>
+    <w:rsid w:val="007419AA"/>
     <w:rsid w:val="00742842"/>
+    <w:rsid w:val="00742DA7"/>
+    <w:rsid w:val="00742EC7"/>
+    <w:rsid w:val="00744067"/>
     <w:rsid w:val="00746669"/>
     <w:rsid w:val="007470F8"/>
+    <w:rsid w:val="00747654"/>
+    <w:rsid w:val="00747CF8"/>
     <w:rsid w:val="0075072C"/>
     <w:rsid w:val="007533F4"/>
+    <w:rsid w:val="007538D9"/>
+    <w:rsid w:val="00753CAB"/>
+    <w:rsid w:val="007541A5"/>
+    <w:rsid w:val="00754B64"/>
+    <w:rsid w:val="007552AB"/>
+    <w:rsid w:val="00755FF0"/>
+    <w:rsid w:val="007564F0"/>
+    <w:rsid w:val="007609B2"/>
+    <w:rsid w:val="0076183D"/>
+    <w:rsid w:val="007641AF"/>
     <w:rsid w:val="00764F6A"/>
+    <w:rsid w:val="00765CED"/>
+    <w:rsid w:val="007715ED"/>
+    <w:rsid w:val="007717CD"/>
     <w:rsid w:val="00771C4C"/>
     <w:rsid w:val="00772755"/>
+    <w:rsid w:val="00772E2D"/>
+    <w:rsid w:val="007731CA"/>
     <w:rsid w:val="00774EEE"/>
+    <w:rsid w:val="007764A1"/>
     <w:rsid w:val="00776E82"/>
+    <w:rsid w:val="00780DB6"/>
+    <w:rsid w:val="00780DF0"/>
+    <w:rsid w:val="007836DA"/>
+    <w:rsid w:val="007844A4"/>
     <w:rsid w:val="00785BF0"/>
     <w:rsid w:val="00786320"/>
+    <w:rsid w:val="00787561"/>
+    <w:rsid w:val="00787F1D"/>
     <w:rsid w:val="00790075"/>
     <w:rsid w:val="007907CB"/>
+    <w:rsid w:val="00791696"/>
+    <w:rsid w:val="00792D65"/>
+    <w:rsid w:val="00793072"/>
+    <w:rsid w:val="007935D6"/>
+    <w:rsid w:val="007943E8"/>
+    <w:rsid w:val="00797D1E"/>
     <w:rsid w:val="007A137C"/>
+    <w:rsid w:val="007A373F"/>
     <w:rsid w:val="007A4B52"/>
     <w:rsid w:val="007A4EA2"/>
+    <w:rsid w:val="007A5325"/>
+    <w:rsid w:val="007A56AE"/>
     <w:rsid w:val="007A5836"/>
     <w:rsid w:val="007A5A06"/>
+    <w:rsid w:val="007A5DE0"/>
+    <w:rsid w:val="007A73FD"/>
     <w:rsid w:val="007A7A71"/>
+    <w:rsid w:val="007B12D0"/>
+    <w:rsid w:val="007B297A"/>
+    <w:rsid w:val="007B2EE3"/>
+    <w:rsid w:val="007B36A7"/>
+    <w:rsid w:val="007B4C2F"/>
     <w:rsid w:val="007B4E37"/>
     <w:rsid w:val="007B4EE5"/>
     <w:rsid w:val="007C065A"/>
+    <w:rsid w:val="007C5F8A"/>
+    <w:rsid w:val="007C6F21"/>
     <w:rsid w:val="007D060C"/>
+    <w:rsid w:val="007D3102"/>
     <w:rsid w:val="007D38ED"/>
     <w:rsid w:val="007D495E"/>
     <w:rsid w:val="007E0C63"/>
+    <w:rsid w:val="007E11D7"/>
+    <w:rsid w:val="007E3EFC"/>
     <w:rsid w:val="007E47C1"/>
+    <w:rsid w:val="007E5F32"/>
     <w:rsid w:val="007F0A8E"/>
+    <w:rsid w:val="007F21B1"/>
+    <w:rsid w:val="007F28C1"/>
+    <w:rsid w:val="007F33D7"/>
+    <w:rsid w:val="007F33E2"/>
     <w:rsid w:val="007F3B9B"/>
     <w:rsid w:val="007F6628"/>
     <w:rsid w:val="007F6958"/>
     <w:rsid w:val="00801DE6"/>
+    <w:rsid w:val="0080216F"/>
     <w:rsid w:val="00802518"/>
+    <w:rsid w:val="00802AC3"/>
+    <w:rsid w:val="00802CC9"/>
+    <w:rsid w:val="008032A1"/>
+    <w:rsid w:val="00803AD7"/>
+    <w:rsid w:val="008048C9"/>
+    <w:rsid w:val="0080606A"/>
     <w:rsid w:val="008074A7"/>
+    <w:rsid w:val="00807F68"/>
+    <w:rsid w:val="00812122"/>
+    <w:rsid w:val="00814686"/>
     <w:rsid w:val="00815087"/>
+    <w:rsid w:val="008160DA"/>
+    <w:rsid w:val="00816157"/>
     <w:rsid w:val="008164B8"/>
+    <w:rsid w:val="008170E1"/>
+    <w:rsid w:val="00817723"/>
     <w:rsid w:val="00817D4A"/>
+    <w:rsid w:val="00822BB2"/>
     <w:rsid w:val="00824B9E"/>
+    <w:rsid w:val="00824EEE"/>
     <w:rsid w:val="00836BC2"/>
+    <w:rsid w:val="0084268F"/>
+    <w:rsid w:val="008430A3"/>
+    <w:rsid w:val="00843145"/>
+    <w:rsid w:val="008441DC"/>
     <w:rsid w:val="00844D7C"/>
+    <w:rsid w:val="00844EEF"/>
+    <w:rsid w:val="00845E50"/>
     <w:rsid w:val="0084638E"/>
+    <w:rsid w:val="00846533"/>
     <w:rsid w:val="00846F0E"/>
     <w:rsid w:val="00847B4F"/>
+    <w:rsid w:val="00850611"/>
     <w:rsid w:val="00850EEF"/>
     <w:rsid w:val="0085357D"/>
     <w:rsid w:val="00854007"/>
+    <w:rsid w:val="00854392"/>
     <w:rsid w:val="00854D3D"/>
     <w:rsid w:val="00855151"/>
+    <w:rsid w:val="0086059E"/>
     <w:rsid w:val="00860C5C"/>
+    <w:rsid w:val="00862B4E"/>
     <w:rsid w:val="008649A2"/>
     <w:rsid w:val="0086514D"/>
     <w:rsid w:val="00867215"/>
+    <w:rsid w:val="00867611"/>
+    <w:rsid w:val="00872B57"/>
+    <w:rsid w:val="008748C7"/>
+    <w:rsid w:val="008758A6"/>
+    <w:rsid w:val="008759A5"/>
+    <w:rsid w:val="00876C1C"/>
     <w:rsid w:val="008772F8"/>
     <w:rsid w:val="00882B6B"/>
+    <w:rsid w:val="00882C96"/>
+    <w:rsid w:val="00882D9B"/>
+    <w:rsid w:val="008831F1"/>
     <w:rsid w:val="00883AC7"/>
     <w:rsid w:val="00884A8D"/>
+    <w:rsid w:val="00885258"/>
+    <w:rsid w:val="0088591F"/>
+    <w:rsid w:val="00885AEC"/>
+    <w:rsid w:val="00886A40"/>
+    <w:rsid w:val="00887C02"/>
     <w:rsid w:val="00890101"/>
     <w:rsid w:val="008904CF"/>
+    <w:rsid w:val="0089119A"/>
+    <w:rsid w:val="00891B88"/>
+    <w:rsid w:val="00891C41"/>
+    <w:rsid w:val="00892298"/>
+    <w:rsid w:val="0089342A"/>
+    <w:rsid w:val="00893CEF"/>
+    <w:rsid w:val="008941F7"/>
     <w:rsid w:val="0089589D"/>
     <w:rsid w:val="00895FD3"/>
     <w:rsid w:val="00896075"/>
     <w:rsid w:val="008A05BA"/>
     <w:rsid w:val="008A08E2"/>
+    <w:rsid w:val="008A170C"/>
     <w:rsid w:val="008A2625"/>
+    <w:rsid w:val="008A38C3"/>
+    <w:rsid w:val="008A3E1F"/>
+    <w:rsid w:val="008A4837"/>
     <w:rsid w:val="008A4CEC"/>
+    <w:rsid w:val="008A5CFC"/>
+    <w:rsid w:val="008A7090"/>
+    <w:rsid w:val="008B04A7"/>
+    <w:rsid w:val="008B05DD"/>
+    <w:rsid w:val="008B0631"/>
+    <w:rsid w:val="008B0C20"/>
+    <w:rsid w:val="008B1B47"/>
+    <w:rsid w:val="008B2C72"/>
+    <w:rsid w:val="008B38A0"/>
+    <w:rsid w:val="008B5377"/>
+    <w:rsid w:val="008B53C3"/>
+    <w:rsid w:val="008B648F"/>
     <w:rsid w:val="008C1F08"/>
+    <w:rsid w:val="008C37EE"/>
+    <w:rsid w:val="008C6C7A"/>
+    <w:rsid w:val="008C7DCB"/>
+    <w:rsid w:val="008D02CC"/>
+    <w:rsid w:val="008D0F70"/>
     <w:rsid w:val="008D2715"/>
+    <w:rsid w:val="008D2D4C"/>
+    <w:rsid w:val="008D4289"/>
+    <w:rsid w:val="008D6007"/>
+    <w:rsid w:val="008D69C8"/>
     <w:rsid w:val="008D6E1F"/>
     <w:rsid w:val="008D7EB6"/>
     <w:rsid w:val="008E0A46"/>
+    <w:rsid w:val="008E1AA8"/>
     <w:rsid w:val="008E1BBD"/>
     <w:rsid w:val="008E1C55"/>
+    <w:rsid w:val="008E2CB3"/>
     <w:rsid w:val="008E2D8E"/>
+    <w:rsid w:val="008E3292"/>
     <w:rsid w:val="008E4FFB"/>
+    <w:rsid w:val="008E63F9"/>
+    <w:rsid w:val="008E7A2A"/>
+    <w:rsid w:val="008E7DA0"/>
+    <w:rsid w:val="008F01DC"/>
     <w:rsid w:val="008F120C"/>
     <w:rsid w:val="008F1943"/>
     <w:rsid w:val="008F33D7"/>
     <w:rsid w:val="008F3D18"/>
+    <w:rsid w:val="008F4571"/>
     <w:rsid w:val="008F6AC7"/>
+    <w:rsid w:val="008F75B9"/>
+    <w:rsid w:val="00900677"/>
+    <w:rsid w:val="009026CA"/>
+    <w:rsid w:val="00902F47"/>
     <w:rsid w:val="009042F0"/>
     <w:rsid w:val="009069E9"/>
+    <w:rsid w:val="009071F4"/>
+    <w:rsid w:val="00910ADD"/>
     <w:rsid w:val="00911BA5"/>
+    <w:rsid w:val="009124E6"/>
+    <w:rsid w:val="00912809"/>
+    <w:rsid w:val="0091359A"/>
     <w:rsid w:val="0091386D"/>
+    <w:rsid w:val="009138B5"/>
+    <w:rsid w:val="00914232"/>
     <w:rsid w:val="00914564"/>
+    <w:rsid w:val="0091559F"/>
     <w:rsid w:val="0091642E"/>
+    <w:rsid w:val="00916481"/>
+    <w:rsid w:val="00920689"/>
     <w:rsid w:val="00921A18"/>
+    <w:rsid w:val="00923821"/>
+    <w:rsid w:val="009238D4"/>
+    <w:rsid w:val="009241BE"/>
+    <w:rsid w:val="0092441E"/>
+    <w:rsid w:val="00926E9E"/>
+    <w:rsid w:val="00927FC9"/>
+    <w:rsid w:val="00931203"/>
     <w:rsid w:val="009322B5"/>
     <w:rsid w:val="00933631"/>
     <w:rsid w:val="00935E6E"/>
+    <w:rsid w:val="009374A9"/>
+    <w:rsid w:val="009418CF"/>
     <w:rsid w:val="00941CC1"/>
+    <w:rsid w:val="00943981"/>
     <w:rsid w:val="00944629"/>
     <w:rsid w:val="00944F82"/>
+    <w:rsid w:val="00946E93"/>
+    <w:rsid w:val="00947F26"/>
     <w:rsid w:val="00950DF2"/>
+    <w:rsid w:val="00951B0D"/>
     <w:rsid w:val="00952599"/>
     <w:rsid w:val="0095402E"/>
+    <w:rsid w:val="0095446E"/>
     <w:rsid w:val="00957299"/>
     <w:rsid w:val="00957AA8"/>
+    <w:rsid w:val="00960423"/>
     <w:rsid w:val="00960561"/>
+    <w:rsid w:val="00960DFB"/>
     <w:rsid w:val="00961E9E"/>
     <w:rsid w:val="009623FE"/>
+    <w:rsid w:val="009645D6"/>
+    <w:rsid w:val="009647FB"/>
+    <w:rsid w:val="00964E39"/>
     <w:rsid w:val="009650EA"/>
     <w:rsid w:val="00966F9C"/>
+    <w:rsid w:val="00970D34"/>
+    <w:rsid w:val="00972866"/>
+    <w:rsid w:val="00972A3B"/>
     <w:rsid w:val="00975849"/>
     <w:rsid w:val="00977935"/>
     <w:rsid w:val="0098127A"/>
+    <w:rsid w:val="00981901"/>
+    <w:rsid w:val="00981ED2"/>
     <w:rsid w:val="00983FEB"/>
+    <w:rsid w:val="00984C60"/>
+    <w:rsid w:val="00985CE7"/>
+    <w:rsid w:val="0098725F"/>
+    <w:rsid w:val="00987264"/>
     <w:rsid w:val="0099385F"/>
+    <w:rsid w:val="00993CFB"/>
+    <w:rsid w:val="00993F07"/>
+    <w:rsid w:val="00994949"/>
+    <w:rsid w:val="009952CE"/>
     <w:rsid w:val="00996243"/>
+    <w:rsid w:val="00997BE6"/>
     <w:rsid w:val="009A0588"/>
+    <w:rsid w:val="009A0CC6"/>
+    <w:rsid w:val="009A0E04"/>
+    <w:rsid w:val="009A0E05"/>
+    <w:rsid w:val="009A1496"/>
+    <w:rsid w:val="009A178A"/>
     <w:rsid w:val="009A1A9F"/>
     <w:rsid w:val="009A55DD"/>
+    <w:rsid w:val="009A5BDE"/>
+    <w:rsid w:val="009B0509"/>
+    <w:rsid w:val="009B126F"/>
+    <w:rsid w:val="009B2345"/>
+    <w:rsid w:val="009B34CF"/>
+    <w:rsid w:val="009B57DD"/>
     <w:rsid w:val="009C0695"/>
+    <w:rsid w:val="009C146A"/>
+    <w:rsid w:val="009C1776"/>
     <w:rsid w:val="009C17AD"/>
     <w:rsid w:val="009C2ADD"/>
+    <w:rsid w:val="009C2E14"/>
+    <w:rsid w:val="009C37AC"/>
+    <w:rsid w:val="009C3977"/>
+    <w:rsid w:val="009C447F"/>
     <w:rsid w:val="009C4EB3"/>
     <w:rsid w:val="009D3950"/>
+    <w:rsid w:val="009D60E5"/>
+    <w:rsid w:val="009D65B3"/>
     <w:rsid w:val="009D6961"/>
+    <w:rsid w:val="009D7153"/>
+    <w:rsid w:val="009D790A"/>
+    <w:rsid w:val="009D7DD5"/>
+    <w:rsid w:val="009E03C2"/>
+    <w:rsid w:val="009E24E7"/>
+    <w:rsid w:val="009E2AEC"/>
+    <w:rsid w:val="009E4ADE"/>
     <w:rsid w:val="009F1762"/>
+    <w:rsid w:val="009F2EE6"/>
+    <w:rsid w:val="009F3E69"/>
+    <w:rsid w:val="009F4E96"/>
+    <w:rsid w:val="009F5929"/>
+    <w:rsid w:val="009F5A9F"/>
+    <w:rsid w:val="009F7C86"/>
+    <w:rsid w:val="00A01B32"/>
+    <w:rsid w:val="00A0251E"/>
+    <w:rsid w:val="00A03B87"/>
     <w:rsid w:val="00A060B8"/>
     <w:rsid w:val="00A0622F"/>
     <w:rsid w:val="00A06CEB"/>
+    <w:rsid w:val="00A07887"/>
+    <w:rsid w:val="00A07B9E"/>
+    <w:rsid w:val="00A106F8"/>
     <w:rsid w:val="00A109FD"/>
+    <w:rsid w:val="00A112E5"/>
+    <w:rsid w:val="00A12C52"/>
     <w:rsid w:val="00A13257"/>
+    <w:rsid w:val="00A13483"/>
     <w:rsid w:val="00A13507"/>
+    <w:rsid w:val="00A13C0E"/>
     <w:rsid w:val="00A141E7"/>
     <w:rsid w:val="00A14DA7"/>
     <w:rsid w:val="00A14E5D"/>
     <w:rsid w:val="00A17216"/>
     <w:rsid w:val="00A17CCB"/>
+    <w:rsid w:val="00A20562"/>
     <w:rsid w:val="00A21862"/>
     <w:rsid w:val="00A22FE6"/>
+    <w:rsid w:val="00A237B1"/>
     <w:rsid w:val="00A23BA6"/>
     <w:rsid w:val="00A31246"/>
+    <w:rsid w:val="00A3249D"/>
+    <w:rsid w:val="00A3268B"/>
+    <w:rsid w:val="00A33159"/>
     <w:rsid w:val="00A3394F"/>
+    <w:rsid w:val="00A3678C"/>
     <w:rsid w:val="00A37C34"/>
+    <w:rsid w:val="00A40352"/>
     <w:rsid w:val="00A404DB"/>
+    <w:rsid w:val="00A4145B"/>
+    <w:rsid w:val="00A42D7B"/>
+    <w:rsid w:val="00A433C8"/>
+    <w:rsid w:val="00A43517"/>
+    <w:rsid w:val="00A44533"/>
     <w:rsid w:val="00A457A8"/>
     <w:rsid w:val="00A45EDC"/>
+    <w:rsid w:val="00A5035F"/>
+    <w:rsid w:val="00A50F9E"/>
+    <w:rsid w:val="00A51B51"/>
+    <w:rsid w:val="00A51E2F"/>
+    <w:rsid w:val="00A52696"/>
     <w:rsid w:val="00A539CE"/>
     <w:rsid w:val="00A55B94"/>
+    <w:rsid w:val="00A60702"/>
     <w:rsid w:val="00A60F73"/>
     <w:rsid w:val="00A6273D"/>
     <w:rsid w:val="00A6310F"/>
+    <w:rsid w:val="00A637EB"/>
+    <w:rsid w:val="00A639CB"/>
     <w:rsid w:val="00A66A09"/>
+    <w:rsid w:val="00A67D92"/>
     <w:rsid w:val="00A71065"/>
     <w:rsid w:val="00A71131"/>
+    <w:rsid w:val="00A71533"/>
     <w:rsid w:val="00A722A9"/>
     <w:rsid w:val="00A72D1C"/>
     <w:rsid w:val="00A73201"/>
+    <w:rsid w:val="00A74BC5"/>
+    <w:rsid w:val="00A74C53"/>
+    <w:rsid w:val="00A75D77"/>
+    <w:rsid w:val="00A76997"/>
     <w:rsid w:val="00A779E0"/>
+    <w:rsid w:val="00A800DA"/>
     <w:rsid w:val="00A80A59"/>
+    <w:rsid w:val="00A821A1"/>
+    <w:rsid w:val="00A822F4"/>
     <w:rsid w:val="00A82ED1"/>
+    <w:rsid w:val="00A83636"/>
     <w:rsid w:val="00A84B66"/>
+    <w:rsid w:val="00A8517A"/>
+    <w:rsid w:val="00A8521B"/>
+    <w:rsid w:val="00A8787C"/>
+    <w:rsid w:val="00A91C0B"/>
     <w:rsid w:val="00A91C88"/>
+    <w:rsid w:val="00A926DE"/>
     <w:rsid w:val="00A92708"/>
     <w:rsid w:val="00A92BDE"/>
+    <w:rsid w:val="00A9555A"/>
+    <w:rsid w:val="00A95DA4"/>
+    <w:rsid w:val="00A96AC8"/>
+    <w:rsid w:val="00AA0E73"/>
     <w:rsid w:val="00AA4D67"/>
     <w:rsid w:val="00AA5C29"/>
+    <w:rsid w:val="00AA7B6F"/>
     <w:rsid w:val="00AB2583"/>
+    <w:rsid w:val="00AB36E5"/>
+    <w:rsid w:val="00AB537C"/>
+    <w:rsid w:val="00AB60B3"/>
+    <w:rsid w:val="00AB6761"/>
     <w:rsid w:val="00AB6F52"/>
     <w:rsid w:val="00AB737D"/>
+    <w:rsid w:val="00AB7907"/>
+    <w:rsid w:val="00AC10F4"/>
     <w:rsid w:val="00AC2680"/>
+    <w:rsid w:val="00AC48BC"/>
     <w:rsid w:val="00AC4FF5"/>
+    <w:rsid w:val="00AC6341"/>
     <w:rsid w:val="00AC6536"/>
+    <w:rsid w:val="00AD01DE"/>
+    <w:rsid w:val="00AD2E19"/>
+    <w:rsid w:val="00AD55E9"/>
     <w:rsid w:val="00AD6594"/>
+    <w:rsid w:val="00AD7016"/>
+    <w:rsid w:val="00AE0D37"/>
+    <w:rsid w:val="00AE0E56"/>
     <w:rsid w:val="00AE145C"/>
+    <w:rsid w:val="00AE3622"/>
+    <w:rsid w:val="00AE3936"/>
     <w:rsid w:val="00AE39B5"/>
     <w:rsid w:val="00AE4EBC"/>
     <w:rsid w:val="00AE4EEE"/>
     <w:rsid w:val="00AE66BE"/>
     <w:rsid w:val="00AF27F1"/>
+    <w:rsid w:val="00AF309B"/>
+    <w:rsid w:val="00AF34F3"/>
+    <w:rsid w:val="00AF4663"/>
+    <w:rsid w:val="00AF484E"/>
     <w:rsid w:val="00AF4937"/>
     <w:rsid w:val="00AF58DB"/>
+    <w:rsid w:val="00AF6558"/>
+    <w:rsid w:val="00AF6C6C"/>
+    <w:rsid w:val="00AF7291"/>
+    <w:rsid w:val="00B03568"/>
+    <w:rsid w:val="00B03651"/>
+    <w:rsid w:val="00B04694"/>
+    <w:rsid w:val="00B04877"/>
     <w:rsid w:val="00B05DE7"/>
+    <w:rsid w:val="00B1028F"/>
     <w:rsid w:val="00B10909"/>
     <w:rsid w:val="00B10AE1"/>
     <w:rsid w:val="00B11910"/>
     <w:rsid w:val="00B12FBF"/>
     <w:rsid w:val="00B131A2"/>
+    <w:rsid w:val="00B143DE"/>
+    <w:rsid w:val="00B16A49"/>
+    <w:rsid w:val="00B16F23"/>
+    <w:rsid w:val="00B16F81"/>
     <w:rsid w:val="00B17F6F"/>
+    <w:rsid w:val="00B209EB"/>
     <w:rsid w:val="00B217FF"/>
     <w:rsid w:val="00B23571"/>
     <w:rsid w:val="00B235DE"/>
+    <w:rsid w:val="00B23888"/>
     <w:rsid w:val="00B24215"/>
+    <w:rsid w:val="00B252B5"/>
     <w:rsid w:val="00B252F5"/>
+    <w:rsid w:val="00B25E94"/>
     <w:rsid w:val="00B27755"/>
     <w:rsid w:val="00B30188"/>
+    <w:rsid w:val="00B329B8"/>
     <w:rsid w:val="00B32BD9"/>
+    <w:rsid w:val="00B3591E"/>
     <w:rsid w:val="00B35B21"/>
     <w:rsid w:val="00B3679D"/>
     <w:rsid w:val="00B37EBC"/>
+    <w:rsid w:val="00B40D2B"/>
+    <w:rsid w:val="00B43061"/>
+    <w:rsid w:val="00B4484C"/>
+    <w:rsid w:val="00B465D6"/>
     <w:rsid w:val="00B468D9"/>
+    <w:rsid w:val="00B47497"/>
+    <w:rsid w:val="00B477A9"/>
     <w:rsid w:val="00B4783A"/>
+    <w:rsid w:val="00B50DC7"/>
     <w:rsid w:val="00B50DF8"/>
     <w:rsid w:val="00B52C8F"/>
     <w:rsid w:val="00B5681C"/>
+    <w:rsid w:val="00B573BC"/>
+    <w:rsid w:val="00B57997"/>
+    <w:rsid w:val="00B57E9E"/>
     <w:rsid w:val="00B600BB"/>
+    <w:rsid w:val="00B60B3E"/>
+    <w:rsid w:val="00B62531"/>
+    <w:rsid w:val="00B64765"/>
     <w:rsid w:val="00B64ACC"/>
+    <w:rsid w:val="00B64B56"/>
     <w:rsid w:val="00B650E9"/>
+    <w:rsid w:val="00B67253"/>
     <w:rsid w:val="00B67A3C"/>
     <w:rsid w:val="00B7016F"/>
+    <w:rsid w:val="00B707A7"/>
+    <w:rsid w:val="00B717C4"/>
     <w:rsid w:val="00B7450C"/>
     <w:rsid w:val="00B74AD5"/>
     <w:rsid w:val="00B76D80"/>
+    <w:rsid w:val="00B773A0"/>
     <w:rsid w:val="00B8026F"/>
+    <w:rsid w:val="00B803C5"/>
+    <w:rsid w:val="00B81BBC"/>
+    <w:rsid w:val="00B81D28"/>
+    <w:rsid w:val="00B84515"/>
     <w:rsid w:val="00B84973"/>
+    <w:rsid w:val="00B85146"/>
     <w:rsid w:val="00B87935"/>
+    <w:rsid w:val="00B9031A"/>
+    <w:rsid w:val="00B90CB5"/>
     <w:rsid w:val="00B92E45"/>
+    <w:rsid w:val="00B93887"/>
+    <w:rsid w:val="00B95E85"/>
     <w:rsid w:val="00B97400"/>
+    <w:rsid w:val="00B979C0"/>
     <w:rsid w:val="00BA04E3"/>
     <w:rsid w:val="00BA1250"/>
+    <w:rsid w:val="00BA2526"/>
+    <w:rsid w:val="00BA36CD"/>
+    <w:rsid w:val="00BA3A50"/>
     <w:rsid w:val="00BA3A84"/>
     <w:rsid w:val="00BA5658"/>
+    <w:rsid w:val="00BA5D7A"/>
+    <w:rsid w:val="00BA722D"/>
+    <w:rsid w:val="00BB12D7"/>
+    <w:rsid w:val="00BB2075"/>
+    <w:rsid w:val="00BB27D2"/>
     <w:rsid w:val="00BB2CA1"/>
+    <w:rsid w:val="00BB437E"/>
     <w:rsid w:val="00BB4757"/>
+    <w:rsid w:val="00BB5D53"/>
+    <w:rsid w:val="00BB7B0B"/>
     <w:rsid w:val="00BB7D25"/>
+    <w:rsid w:val="00BB7FFE"/>
+    <w:rsid w:val="00BC029D"/>
+    <w:rsid w:val="00BC0504"/>
+    <w:rsid w:val="00BC179D"/>
+    <w:rsid w:val="00BC3B2C"/>
+    <w:rsid w:val="00BC52E2"/>
+    <w:rsid w:val="00BC5A2B"/>
+    <w:rsid w:val="00BC65CD"/>
+    <w:rsid w:val="00BC7B45"/>
+    <w:rsid w:val="00BC7CDB"/>
+    <w:rsid w:val="00BD05F3"/>
     <w:rsid w:val="00BD2310"/>
     <w:rsid w:val="00BD237A"/>
+    <w:rsid w:val="00BD23B0"/>
+    <w:rsid w:val="00BD28B4"/>
+    <w:rsid w:val="00BD2A7F"/>
+    <w:rsid w:val="00BD3429"/>
+    <w:rsid w:val="00BD6480"/>
     <w:rsid w:val="00BD7874"/>
     <w:rsid w:val="00BE1091"/>
+    <w:rsid w:val="00BE31DC"/>
     <w:rsid w:val="00BE3390"/>
     <w:rsid w:val="00BE356E"/>
     <w:rsid w:val="00BE4C49"/>
     <w:rsid w:val="00BE5F8B"/>
+    <w:rsid w:val="00BE79C2"/>
+    <w:rsid w:val="00BE7D85"/>
+    <w:rsid w:val="00BF004E"/>
     <w:rsid w:val="00BF19CD"/>
     <w:rsid w:val="00BF1B51"/>
     <w:rsid w:val="00BF1B94"/>
+    <w:rsid w:val="00BF2051"/>
+    <w:rsid w:val="00BF25E4"/>
+    <w:rsid w:val="00BF2E9E"/>
+    <w:rsid w:val="00BF3218"/>
+    <w:rsid w:val="00BF39EB"/>
+    <w:rsid w:val="00BF492C"/>
+    <w:rsid w:val="00BF5AA9"/>
+    <w:rsid w:val="00BF6D14"/>
+    <w:rsid w:val="00C0014E"/>
+    <w:rsid w:val="00C00FD4"/>
     <w:rsid w:val="00C011D6"/>
+    <w:rsid w:val="00C01A57"/>
+    <w:rsid w:val="00C0205C"/>
+    <w:rsid w:val="00C02C36"/>
     <w:rsid w:val="00C03EEF"/>
+    <w:rsid w:val="00C06976"/>
     <w:rsid w:val="00C0745A"/>
+    <w:rsid w:val="00C100CC"/>
     <w:rsid w:val="00C1261F"/>
     <w:rsid w:val="00C1384A"/>
+    <w:rsid w:val="00C13E79"/>
+    <w:rsid w:val="00C14991"/>
     <w:rsid w:val="00C151F3"/>
+    <w:rsid w:val="00C1534D"/>
+    <w:rsid w:val="00C163BE"/>
+    <w:rsid w:val="00C17B37"/>
     <w:rsid w:val="00C2160F"/>
+    <w:rsid w:val="00C21AD9"/>
     <w:rsid w:val="00C21BDE"/>
     <w:rsid w:val="00C22258"/>
+    <w:rsid w:val="00C2262C"/>
     <w:rsid w:val="00C23720"/>
+    <w:rsid w:val="00C23862"/>
     <w:rsid w:val="00C23ACA"/>
+    <w:rsid w:val="00C2505B"/>
     <w:rsid w:val="00C25F8B"/>
+    <w:rsid w:val="00C2651B"/>
+    <w:rsid w:val="00C312F3"/>
+    <w:rsid w:val="00C3161F"/>
+    <w:rsid w:val="00C33232"/>
+    <w:rsid w:val="00C33B1C"/>
     <w:rsid w:val="00C34C93"/>
+    <w:rsid w:val="00C40656"/>
+    <w:rsid w:val="00C41366"/>
+    <w:rsid w:val="00C4208B"/>
+    <w:rsid w:val="00C42DFB"/>
     <w:rsid w:val="00C431FE"/>
+    <w:rsid w:val="00C44197"/>
+    <w:rsid w:val="00C44CF1"/>
     <w:rsid w:val="00C453BA"/>
     <w:rsid w:val="00C4545F"/>
+    <w:rsid w:val="00C4561B"/>
     <w:rsid w:val="00C46A03"/>
+    <w:rsid w:val="00C46C96"/>
     <w:rsid w:val="00C47A2E"/>
+    <w:rsid w:val="00C520CF"/>
+    <w:rsid w:val="00C54DC4"/>
+    <w:rsid w:val="00C557BC"/>
     <w:rsid w:val="00C60794"/>
     <w:rsid w:val="00C60A00"/>
     <w:rsid w:val="00C6119B"/>
     <w:rsid w:val="00C6166A"/>
     <w:rsid w:val="00C61693"/>
     <w:rsid w:val="00C64B4C"/>
+    <w:rsid w:val="00C64CB7"/>
+    <w:rsid w:val="00C6545B"/>
+    <w:rsid w:val="00C65AC0"/>
+    <w:rsid w:val="00C65DF1"/>
+    <w:rsid w:val="00C6650E"/>
+    <w:rsid w:val="00C67948"/>
+    <w:rsid w:val="00C712FD"/>
+    <w:rsid w:val="00C715B9"/>
     <w:rsid w:val="00C73786"/>
+    <w:rsid w:val="00C738F4"/>
     <w:rsid w:val="00C7407F"/>
     <w:rsid w:val="00C7507F"/>
+    <w:rsid w:val="00C75B36"/>
+    <w:rsid w:val="00C762F8"/>
+    <w:rsid w:val="00C76F8A"/>
     <w:rsid w:val="00C77080"/>
+    <w:rsid w:val="00C80956"/>
+    <w:rsid w:val="00C80D93"/>
+    <w:rsid w:val="00C82044"/>
     <w:rsid w:val="00C84D8E"/>
     <w:rsid w:val="00C85E3F"/>
     <w:rsid w:val="00C8630E"/>
     <w:rsid w:val="00C86F53"/>
+    <w:rsid w:val="00C909F7"/>
+    <w:rsid w:val="00C90B35"/>
+    <w:rsid w:val="00C90DFB"/>
     <w:rsid w:val="00C93442"/>
     <w:rsid w:val="00C94FC5"/>
+    <w:rsid w:val="00C95B4E"/>
     <w:rsid w:val="00C973BE"/>
+    <w:rsid w:val="00C97548"/>
+    <w:rsid w:val="00C97947"/>
     <w:rsid w:val="00CA04D1"/>
+    <w:rsid w:val="00CA1705"/>
+    <w:rsid w:val="00CA170E"/>
+    <w:rsid w:val="00CA237A"/>
+    <w:rsid w:val="00CA2538"/>
     <w:rsid w:val="00CA3604"/>
+    <w:rsid w:val="00CA364C"/>
+    <w:rsid w:val="00CA6FB1"/>
+    <w:rsid w:val="00CB08BF"/>
     <w:rsid w:val="00CB0A86"/>
+    <w:rsid w:val="00CB37AB"/>
     <w:rsid w:val="00CB3BD3"/>
     <w:rsid w:val="00CB5C22"/>
+    <w:rsid w:val="00CB7D04"/>
     <w:rsid w:val="00CC1DC3"/>
+    <w:rsid w:val="00CC2083"/>
+    <w:rsid w:val="00CC2F72"/>
+    <w:rsid w:val="00CC43E1"/>
+    <w:rsid w:val="00CC4988"/>
     <w:rsid w:val="00CC4D19"/>
+    <w:rsid w:val="00CC7FCA"/>
+    <w:rsid w:val="00CD0555"/>
+    <w:rsid w:val="00CD126B"/>
+    <w:rsid w:val="00CD1E5D"/>
+    <w:rsid w:val="00CD2AF2"/>
+    <w:rsid w:val="00CD2E9E"/>
+    <w:rsid w:val="00CD387A"/>
+    <w:rsid w:val="00CD38C6"/>
+    <w:rsid w:val="00CD4220"/>
+    <w:rsid w:val="00CD4ED8"/>
+    <w:rsid w:val="00CD5455"/>
+    <w:rsid w:val="00CD5EDB"/>
+    <w:rsid w:val="00CD6441"/>
+    <w:rsid w:val="00CD6FD3"/>
+    <w:rsid w:val="00CD7AB2"/>
     <w:rsid w:val="00CE1DC0"/>
+    <w:rsid w:val="00CE1FDE"/>
     <w:rsid w:val="00CE5A34"/>
     <w:rsid w:val="00CE64E3"/>
+    <w:rsid w:val="00CE6FBE"/>
+    <w:rsid w:val="00CF1896"/>
     <w:rsid w:val="00CF213C"/>
+    <w:rsid w:val="00CF2799"/>
     <w:rsid w:val="00CF37AC"/>
     <w:rsid w:val="00CF4C76"/>
+    <w:rsid w:val="00CF566E"/>
     <w:rsid w:val="00CF7A0B"/>
     <w:rsid w:val="00D004C8"/>
+    <w:rsid w:val="00D01509"/>
+    <w:rsid w:val="00D0177D"/>
     <w:rsid w:val="00D01BBF"/>
     <w:rsid w:val="00D02188"/>
+    <w:rsid w:val="00D027F5"/>
+    <w:rsid w:val="00D03926"/>
     <w:rsid w:val="00D039FA"/>
     <w:rsid w:val="00D049F7"/>
+    <w:rsid w:val="00D04FDB"/>
+    <w:rsid w:val="00D0552A"/>
     <w:rsid w:val="00D05689"/>
     <w:rsid w:val="00D07C9D"/>
+    <w:rsid w:val="00D10D2A"/>
     <w:rsid w:val="00D10E5F"/>
+    <w:rsid w:val="00D126DF"/>
+    <w:rsid w:val="00D134FB"/>
+    <w:rsid w:val="00D13747"/>
+    <w:rsid w:val="00D138BF"/>
     <w:rsid w:val="00D14330"/>
+    <w:rsid w:val="00D1481E"/>
     <w:rsid w:val="00D14B19"/>
     <w:rsid w:val="00D17B11"/>
+    <w:rsid w:val="00D20756"/>
+    <w:rsid w:val="00D20763"/>
     <w:rsid w:val="00D23A55"/>
+    <w:rsid w:val="00D23E93"/>
+    <w:rsid w:val="00D240A8"/>
+    <w:rsid w:val="00D25FFC"/>
+    <w:rsid w:val="00D2613F"/>
+    <w:rsid w:val="00D262E2"/>
+    <w:rsid w:val="00D27208"/>
+    <w:rsid w:val="00D27746"/>
+    <w:rsid w:val="00D304DC"/>
+    <w:rsid w:val="00D3053B"/>
     <w:rsid w:val="00D3366F"/>
+    <w:rsid w:val="00D34242"/>
     <w:rsid w:val="00D34E96"/>
+    <w:rsid w:val="00D36B06"/>
+    <w:rsid w:val="00D36C5A"/>
+    <w:rsid w:val="00D40827"/>
     <w:rsid w:val="00D436F8"/>
+    <w:rsid w:val="00D442D9"/>
     <w:rsid w:val="00D45B45"/>
     <w:rsid w:val="00D460D4"/>
+    <w:rsid w:val="00D4633D"/>
+    <w:rsid w:val="00D46B99"/>
     <w:rsid w:val="00D501C2"/>
+    <w:rsid w:val="00D51694"/>
+    <w:rsid w:val="00D517BB"/>
+    <w:rsid w:val="00D52509"/>
     <w:rsid w:val="00D529B5"/>
     <w:rsid w:val="00D53DB0"/>
     <w:rsid w:val="00D552EE"/>
+    <w:rsid w:val="00D55D88"/>
     <w:rsid w:val="00D56196"/>
     <w:rsid w:val="00D61284"/>
     <w:rsid w:val="00D61399"/>
+    <w:rsid w:val="00D63021"/>
+    <w:rsid w:val="00D63E36"/>
+    <w:rsid w:val="00D702B6"/>
     <w:rsid w:val="00D718E6"/>
+    <w:rsid w:val="00D7222A"/>
     <w:rsid w:val="00D735F0"/>
+    <w:rsid w:val="00D76C04"/>
     <w:rsid w:val="00D80D5B"/>
+    <w:rsid w:val="00D82071"/>
+    <w:rsid w:val="00D8255C"/>
+    <w:rsid w:val="00D83330"/>
+    <w:rsid w:val="00D839E4"/>
     <w:rsid w:val="00D8455B"/>
     <w:rsid w:val="00D8522D"/>
+    <w:rsid w:val="00D8596E"/>
     <w:rsid w:val="00D85E48"/>
+    <w:rsid w:val="00D873C0"/>
+    <w:rsid w:val="00D8747B"/>
+    <w:rsid w:val="00D8747F"/>
+    <w:rsid w:val="00D879D5"/>
     <w:rsid w:val="00D87EBD"/>
+    <w:rsid w:val="00D87F7A"/>
+    <w:rsid w:val="00D93498"/>
+    <w:rsid w:val="00D9462E"/>
+    <w:rsid w:val="00D96E8D"/>
     <w:rsid w:val="00DA09FA"/>
+    <w:rsid w:val="00DA0F74"/>
     <w:rsid w:val="00DA18E8"/>
     <w:rsid w:val="00DA2DEC"/>
+    <w:rsid w:val="00DA4E48"/>
     <w:rsid w:val="00DA51C3"/>
+    <w:rsid w:val="00DA5753"/>
     <w:rsid w:val="00DA6370"/>
     <w:rsid w:val="00DA6D21"/>
+    <w:rsid w:val="00DB07EC"/>
     <w:rsid w:val="00DB1831"/>
+    <w:rsid w:val="00DB1AC4"/>
+    <w:rsid w:val="00DB3FA5"/>
+    <w:rsid w:val="00DB46E2"/>
     <w:rsid w:val="00DB6A4A"/>
+    <w:rsid w:val="00DC014E"/>
     <w:rsid w:val="00DC1224"/>
+    <w:rsid w:val="00DC249E"/>
+    <w:rsid w:val="00DC30C3"/>
+    <w:rsid w:val="00DC3922"/>
     <w:rsid w:val="00DC490B"/>
+    <w:rsid w:val="00DC6828"/>
     <w:rsid w:val="00DC6D5C"/>
+    <w:rsid w:val="00DC72A9"/>
+    <w:rsid w:val="00DD08CB"/>
+    <w:rsid w:val="00DD2387"/>
     <w:rsid w:val="00DD2AD1"/>
+    <w:rsid w:val="00DD5765"/>
+    <w:rsid w:val="00DD5CAE"/>
+    <w:rsid w:val="00DD7936"/>
     <w:rsid w:val="00DD7BD1"/>
+    <w:rsid w:val="00DE295F"/>
+    <w:rsid w:val="00DE2960"/>
+    <w:rsid w:val="00DE2E58"/>
+    <w:rsid w:val="00DE4A9D"/>
+    <w:rsid w:val="00DE58BE"/>
+    <w:rsid w:val="00DE68F4"/>
+    <w:rsid w:val="00DE6A8B"/>
+    <w:rsid w:val="00DE6BA8"/>
     <w:rsid w:val="00DE6D1D"/>
     <w:rsid w:val="00DE7132"/>
+    <w:rsid w:val="00DE7C10"/>
+    <w:rsid w:val="00DF3827"/>
+    <w:rsid w:val="00DF56DD"/>
+    <w:rsid w:val="00DF5B42"/>
+    <w:rsid w:val="00DF6384"/>
+    <w:rsid w:val="00DF7794"/>
+    <w:rsid w:val="00DF7CEC"/>
     <w:rsid w:val="00E001CB"/>
+    <w:rsid w:val="00E01D04"/>
+    <w:rsid w:val="00E021DD"/>
     <w:rsid w:val="00E023E7"/>
+    <w:rsid w:val="00E02D11"/>
     <w:rsid w:val="00E03B45"/>
+    <w:rsid w:val="00E03EEB"/>
+    <w:rsid w:val="00E07CC4"/>
+    <w:rsid w:val="00E102B1"/>
     <w:rsid w:val="00E1119C"/>
     <w:rsid w:val="00E11B53"/>
     <w:rsid w:val="00E12422"/>
+    <w:rsid w:val="00E13021"/>
     <w:rsid w:val="00E14255"/>
+    <w:rsid w:val="00E161FC"/>
     <w:rsid w:val="00E16F42"/>
+    <w:rsid w:val="00E20D3D"/>
+    <w:rsid w:val="00E21A10"/>
     <w:rsid w:val="00E21FED"/>
+    <w:rsid w:val="00E22D63"/>
+    <w:rsid w:val="00E23C94"/>
+    <w:rsid w:val="00E23D88"/>
     <w:rsid w:val="00E24278"/>
+    <w:rsid w:val="00E25D67"/>
     <w:rsid w:val="00E261A0"/>
     <w:rsid w:val="00E265EF"/>
+    <w:rsid w:val="00E2675C"/>
     <w:rsid w:val="00E27FFD"/>
     <w:rsid w:val="00E30114"/>
+    <w:rsid w:val="00E303AE"/>
+    <w:rsid w:val="00E322C5"/>
+    <w:rsid w:val="00E32BA5"/>
     <w:rsid w:val="00E338DC"/>
+    <w:rsid w:val="00E343A5"/>
+    <w:rsid w:val="00E355CB"/>
     <w:rsid w:val="00E40A39"/>
+    <w:rsid w:val="00E420A2"/>
+    <w:rsid w:val="00E4316F"/>
     <w:rsid w:val="00E436B4"/>
+    <w:rsid w:val="00E43BC5"/>
     <w:rsid w:val="00E4504B"/>
+    <w:rsid w:val="00E456AE"/>
     <w:rsid w:val="00E45839"/>
+    <w:rsid w:val="00E51531"/>
     <w:rsid w:val="00E53C26"/>
+    <w:rsid w:val="00E5443D"/>
+    <w:rsid w:val="00E55360"/>
     <w:rsid w:val="00E5597A"/>
+    <w:rsid w:val="00E56865"/>
+    <w:rsid w:val="00E56B99"/>
+    <w:rsid w:val="00E575E0"/>
+    <w:rsid w:val="00E60A09"/>
+    <w:rsid w:val="00E6168B"/>
     <w:rsid w:val="00E6239A"/>
+    <w:rsid w:val="00E63015"/>
+    <w:rsid w:val="00E630E4"/>
+    <w:rsid w:val="00E640DA"/>
+    <w:rsid w:val="00E65007"/>
+    <w:rsid w:val="00E66139"/>
     <w:rsid w:val="00E70D64"/>
     <w:rsid w:val="00E713E0"/>
+    <w:rsid w:val="00E72B34"/>
+    <w:rsid w:val="00E72F79"/>
+    <w:rsid w:val="00E73080"/>
+    <w:rsid w:val="00E73CE9"/>
     <w:rsid w:val="00E74086"/>
     <w:rsid w:val="00E75B86"/>
     <w:rsid w:val="00E7655F"/>
     <w:rsid w:val="00E76AFA"/>
+    <w:rsid w:val="00E76BC0"/>
     <w:rsid w:val="00E7731A"/>
     <w:rsid w:val="00E774A2"/>
     <w:rsid w:val="00E80A60"/>
     <w:rsid w:val="00E81090"/>
     <w:rsid w:val="00E810F3"/>
+    <w:rsid w:val="00E82876"/>
+    <w:rsid w:val="00E82E33"/>
+    <w:rsid w:val="00E85BB5"/>
     <w:rsid w:val="00E87912"/>
     <w:rsid w:val="00E90112"/>
+    <w:rsid w:val="00E90A28"/>
+    <w:rsid w:val="00E90B22"/>
     <w:rsid w:val="00E91B84"/>
+    <w:rsid w:val="00E964B1"/>
     <w:rsid w:val="00E973EE"/>
     <w:rsid w:val="00EA09A1"/>
     <w:rsid w:val="00EA11C7"/>
+    <w:rsid w:val="00EA1C9D"/>
+    <w:rsid w:val="00EA1FA9"/>
     <w:rsid w:val="00EA2210"/>
+    <w:rsid w:val="00EA2436"/>
+    <w:rsid w:val="00EA2CC3"/>
     <w:rsid w:val="00EA3232"/>
+    <w:rsid w:val="00EA3BA5"/>
+    <w:rsid w:val="00EA5978"/>
+    <w:rsid w:val="00EA67BA"/>
+    <w:rsid w:val="00EB1171"/>
+    <w:rsid w:val="00EB1690"/>
     <w:rsid w:val="00EB1792"/>
+    <w:rsid w:val="00EB1EA9"/>
+    <w:rsid w:val="00EB3D16"/>
+    <w:rsid w:val="00EB51AA"/>
     <w:rsid w:val="00EB5859"/>
+    <w:rsid w:val="00EB6230"/>
+    <w:rsid w:val="00EB6233"/>
     <w:rsid w:val="00EB69E2"/>
     <w:rsid w:val="00EB6A2A"/>
+    <w:rsid w:val="00EB6EB6"/>
     <w:rsid w:val="00EB6FA3"/>
+    <w:rsid w:val="00EB7DD4"/>
+    <w:rsid w:val="00EB7EDB"/>
     <w:rsid w:val="00EC0932"/>
+    <w:rsid w:val="00EC130E"/>
+    <w:rsid w:val="00EC2E17"/>
     <w:rsid w:val="00EC2F71"/>
     <w:rsid w:val="00EC4F08"/>
     <w:rsid w:val="00EC51B8"/>
     <w:rsid w:val="00EC5D98"/>
     <w:rsid w:val="00EC7F38"/>
+    <w:rsid w:val="00ED0B45"/>
     <w:rsid w:val="00ED1790"/>
     <w:rsid w:val="00ED18A1"/>
     <w:rsid w:val="00ED1A81"/>
+    <w:rsid w:val="00ED2A06"/>
     <w:rsid w:val="00ED3FA3"/>
+    <w:rsid w:val="00ED4AF3"/>
+    <w:rsid w:val="00ED6DDE"/>
     <w:rsid w:val="00ED78FD"/>
+    <w:rsid w:val="00EE01D2"/>
+    <w:rsid w:val="00EE06C1"/>
+    <w:rsid w:val="00EE0729"/>
     <w:rsid w:val="00EE17A1"/>
+    <w:rsid w:val="00EE20A9"/>
+    <w:rsid w:val="00EE273D"/>
+    <w:rsid w:val="00EE48E0"/>
+    <w:rsid w:val="00EE7DD4"/>
+    <w:rsid w:val="00EF0AD8"/>
     <w:rsid w:val="00EF0E8F"/>
+    <w:rsid w:val="00EF19FF"/>
+    <w:rsid w:val="00EF28A0"/>
     <w:rsid w:val="00EF3A90"/>
+    <w:rsid w:val="00EF41FF"/>
     <w:rsid w:val="00EF681E"/>
+    <w:rsid w:val="00EF724A"/>
+    <w:rsid w:val="00F00025"/>
+    <w:rsid w:val="00F00E91"/>
     <w:rsid w:val="00F01AF3"/>
+    <w:rsid w:val="00F034D4"/>
     <w:rsid w:val="00F035B1"/>
+    <w:rsid w:val="00F03CED"/>
+    <w:rsid w:val="00F04AAE"/>
     <w:rsid w:val="00F0553F"/>
+    <w:rsid w:val="00F067D5"/>
+    <w:rsid w:val="00F06D86"/>
     <w:rsid w:val="00F1048E"/>
     <w:rsid w:val="00F109CF"/>
+    <w:rsid w:val="00F11341"/>
     <w:rsid w:val="00F114BE"/>
     <w:rsid w:val="00F12708"/>
     <w:rsid w:val="00F1289E"/>
+    <w:rsid w:val="00F12B67"/>
     <w:rsid w:val="00F12CE5"/>
     <w:rsid w:val="00F138B5"/>
+    <w:rsid w:val="00F13B77"/>
+    <w:rsid w:val="00F14087"/>
     <w:rsid w:val="00F14909"/>
+    <w:rsid w:val="00F149F4"/>
+    <w:rsid w:val="00F154AA"/>
     <w:rsid w:val="00F164EB"/>
+    <w:rsid w:val="00F17168"/>
+    <w:rsid w:val="00F1773D"/>
     <w:rsid w:val="00F2006D"/>
     <w:rsid w:val="00F202A0"/>
     <w:rsid w:val="00F2059B"/>
+    <w:rsid w:val="00F20CB6"/>
     <w:rsid w:val="00F21996"/>
+    <w:rsid w:val="00F21CEB"/>
     <w:rsid w:val="00F25230"/>
     <w:rsid w:val="00F26539"/>
+    <w:rsid w:val="00F26790"/>
+    <w:rsid w:val="00F31A77"/>
+    <w:rsid w:val="00F31E1B"/>
+    <w:rsid w:val="00F32ED3"/>
     <w:rsid w:val="00F34DF9"/>
+    <w:rsid w:val="00F3547B"/>
+    <w:rsid w:val="00F37ECD"/>
+    <w:rsid w:val="00F41AED"/>
     <w:rsid w:val="00F4282D"/>
+    <w:rsid w:val="00F42B42"/>
     <w:rsid w:val="00F43E63"/>
     <w:rsid w:val="00F4554B"/>
+    <w:rsid w:val="00F50181"/>
+    <w:rsid w:val="00F514BB"/>
+    <w:rsid w:val="00F52603"/>
+    <w:rsid w:val="00F52F37"/>
+    <w:rsid w:val="00F52F46"/>
+    <w:rsid w:val="00F53228"/>
     <w:rsid w:val="00F54272"/>
+    <w:rsid w:val="00F543D0"/>
     <w:rsid w:val="00F559CE"/>
+    <w:rsid w:val="00F55D7F"/>
     <w:rsid w:val="00F60332"/>
+    <w:rsid w:val="00F61950"/>
     <w:rsid w:val="00F62C12"/>
+    <w:rsid w:val="00F632A0"/>
+    <w:rsid w:val="00F647B1"/>
+    <w:rsid w:val="00F64FD6"/>
+    <w:rsid w:val="00F6616A"/>
+    <w:rsid w:val="00F6770A"/>
+    <w:rsid w:val="00F70869"/>
     <w:rsid w:val="00F71369"/>
     <w:rsid w:val="00F7187C"/>
     <w:rsid w:val="00F72B66"/>
+    <w:rsid w:val="00F7386D"/>
+    <w:rsid w:val="00F73BC9"/>
+    <w:rsid w:val="00F744BF"/>
     <w:rsid w:val="00F751E4"/>
     <w:rsid w:val="00F75BEF"/>
+    <w:rsid w:val="00F7609B"/>
+    <w:rsid w:val="00F773F2"/>
     <w:rsid w:val="00F77AD6"/>
+    <w:rsid w:val="00F77F24"/>
     <w:rsid w:val="00F77FD7"/>
     <w:rsid w:val="00F83A27"/>
     <w:rsid w:val="00F83B83"/>
+    <w:rsid w:val="00F8621D"/>
+    <w:rsid w:val="00F87DBC"/>
+    <w:rsid w:val="00F90124"/>
+    <w:rsid w:val="00F972A6"/>
     <w:rsid w:val="00F977FC"/>
+    <w:rsid w:val="00FA01CA"/>
     <w:rsid w:val="00FA48C3"/>
+    <w:rsid w:val="00FA4C25"/>
+    <w:rsid w:val="00FA57BA"/>
+    <w:rsid w:val="00FA6D3F"/>
     <w:rsid w:val="00FB026B"/>
     <w:rsid w:val="00FB051F"/>
+    <w:rsid w:val="00FB0826"/>
+    <w:rsid w:val="00FB0C45"/>
+    <w:rsid w:val="00FB1B56"/>
+    <w:rsid w:val="00FB2062"/>
+    <w:rsid w:val="00FB2BA4"/>
     <w:rsid w:val="00FB3C1E"/>
+    <w:rsid w:val="00FB3D02"/>
+    <w:rsid w:val="00FB48C9"/>
     <w:rsid w:val="00FB5B84"/>
     <w:rsid w:val="00FB6CD2"/>
     <w:rsid w:val="00FC1573"/>
     <w:rsid w:val="00FC1F9C"/>
+    <w:rsid w:val="00FC2B14"/>
+    <w:rsid w:val="00FC2FC0"/>
+    <w:rsid w:val="00FC4B3C"/>
     <w:rsid w:val="00FC65D4"/>
     <w:rsid w:val="00FC67EF"/>
     <w:rsid w:val="00FC7729"/>
     <w:rsid w:val="00FD0157"/>
     <w:rsid w:val="00FD071C"/>
     <w:rsid w:val="00FD1E21"/>
+    <w:rsid w:val="00FD1FDC"/>
     <w:rsid w:val="00FD357E"/>
+    <w:rsid w:val="00FD49C6"/>
+    <w:rsid w:val="00FD50D6"/>
     <w:rsid w:val="00FD5F6E"/>
     <w:rsid w:val="00FD67E3"/>
+    <w:rsid w:val="00FD6D48"/>
     <w:rsid w:val="00FD6F00"/>
+    <w:rsid w:val="00FD7357"/>
+    <w:rsid w:val="00FD737F"/>
+    <w:rsid w:val="00FE0648"/>
+    <w:rsid w:val="00FE2056"/>
+    <w:rsid w:val="00FE2CFD"/>
+    <w:rsid w:val="00FE2F45"/>
+    <w:rsid w:val="00FE4EDD"/>
+    <w:rsid w:val="00FE6F31"/>
     <w:rsid w:val="00FE6F86"/>
     <w:rsid w:val="00FE7AD4"/>
     <w:rsid w:val="00FF0CE9"/>
+    <w:rsid w:val="00FF36F1"/>
+    <w:rsid w:val="00FF46F6"/>
+    <w:rsid w:val="00FF4A37"/>
     <w:rsid w:val="00FF4BCC"/>
+    <w:rsid w:val="00FF5405"/>
+    <w:rsid w:val="00FF651B"/>
+    <w:rsid w:val="00FF6ACE"/>
+    <w:rsid w:val="00FF716C"/>
+    <w:rsid w:val="028FBF1F"/>
+    <w:rsid w:val="02BA275F"/>
+    <w:rsid w:val="02D9E4B5"/>
+    <w:rsid w:val="03287DC2"/>
+    <w:rsid w:val="049997D3"/>
+    <w:rsid w:val="05FB1EF6"/>
+    <w:rsid w:val="0622D037"/>
+    <w:rsid w:val="071DC340"/>
+    <w:rsid w:val="09027A47"/>
+    <w:rsid w:val="09634FE4"/>
+    <w:rsid w:val="0984CA77"/>
+    <w:rsid w:val="09A277F9"/>
+    <w:rsid w:val="09CF1DF4"/>
+    <w:rsid w:val="0B005D6E"/>
+    <w:rsid w:val="0C9F86A8"/>
+    <w:rsid w:val="0CE76076"/>
+    <w:rsid w:val="0D1B940B"/>
+    <w:rsid w:val="0E4BE015"/>
+    <w:rsid w:val="1194E4B9"/>
+    <w:rsid w:val="1331ED86"/>
+    <w:rsid w:val="1346B7D6"/>
+    <w:rsid w:val="16D68E39"/>
+    <w:rsid w:val="1736E497"/>
+    <w:rsid w:val="18158E37"/>
+    <w:rsid w:val="18885F30"/>
+    <w:rsid w:val="1B885CBE"/>
+    <w:rsid w:val="1D0A25D8"/>
+    <w:rsid w:val="1D927CFD"/>
+    <w:rsid w:val="1FC1E63B"/>
+    <w:rsid w:val="20F68DA1"/>
+    <w:rsid w:val="2273833E"/>
+    <w:rsid w:val="22EB0798"/>
+    <w:rsid w:val="2369290C"/>
+    <w:rsid w:val="24AFA884"/>
     <w:rsid w:val="25A3B710"/>
+    <w:rsid w:val="2621A6A6"/>
+    <w:rsid w:val="2649621F"/>
+    <w:rsid w:val="2713EDD4"/>
+    <w:rsid w:val="27ED28DA"/>
+    <w:rsid w:val="28F55144"/>
+    <w:rsid w:val="293AE591"/>
+    <w:rsid w:val="2BD2D819"/>
+    <w:rsid w:val="2C1DDFAC"/>
+    <w:rsid w:val="2CE1EDFC"/>
+    <w:rsid w:val="2D4A68BA"/>
+    <w:rsid w:val="2DA9D633"/>
+    <w:rsid w:val="2DB84441"/>
+    <w:rsid w:val="2DEE9B28"/>
     <w:rsid w:val="2E0F213C"/>
+    <w:rsid w:val="2F9F8462"/>
+    <w:rsid w:val="2FB51304"/>
+    <w:rsid w:val="31AF223D"/>
+    <w:rsid w:val="33BEBEFD"/>
+    <w:rsid w:val="33D2F027"/>
+    <w:rsid w:val="34A8FC44"/>
+    <w:rsid w:val="36301381"/>
+    <w:rsid w:val="391C8A1A"/>
+    <w:rsid w:val="39F9D993"/>
+    <w:rsid w:val="3BD2D5F1"/>
+    <w:rsid w:val="3CB9D851"/>
     <w:rsid w:val="3F12133E"/>
+    <w:rsid w:val="3F19587E"/>
+    <w:rsid w:val="403589C5"/>
+    <w:rsid w:val="4057F6EC"/>
+    <w:rsid w:val="406C6F1D"/>
+    <w:rsid w:val="40E123B2"/>
+    <w:rsid w:val="425E37FC"/>
+    <w:rsid w:val="452D242D"/>
+    <w:rsid w:val="4824B383"/>
+    <w:rsid w:val="488B7036"/>
+    <w:rsid w:val="4C4CE834"/>
+    <w:rsid w:val="4C55749B"/>
+    <w:rsid w:val="4DADC055"/>
     <w:rsid w:val="4F088735"/>
+    <w:rsid w:val="5069A182"/>
+    <w:rsid w:val="51932590"/>
+    <w:rsid w:val="523E1CA3"/>
+    <w:rsid w:val="52CBAB10"/>
+    <w:rsid w:val="53B33440"/>
+    <w:rsid w:val="546A3E0F"/>
+    <w:rsid w:val="547B8DE4"/>
+    <w:rsid w:val="55692916"/>
+    <w:rsid w:val="568405F5"/>
+    <w:rsid w:val="56C8DDC3"/>
+    <w:rsid w:val="57231608"/>
     <w:rsid w:val="5723D47E"/>
+    <w:rsid w:val="575B165A"/>
+    <w:rsid w:val="57F24FC9"/>
+    <w:rsid w:val="583372E9"/>
+    <w:rsid w:val="592424B3"/>
+    <w:rsid w:val="5A81A0EC"/>
+    <w:rsid w:val="5AC6A73C"/>
+    <w:rsid w:val="5B344D05"/>
     <w:rsid w:val="5B89F7CC"/>
+    <w:rsid w:val="5CFB1DC7"/>
+    <w:rsid w:val="5E1949C0"/>
+    <w:rsid w:val="5E2A8619"/>
     <w:rsid w:val="60794DAF"/>
+    <w:rsid w:val="61476194"/>
+    <w:rsid w:val="61974B84"/>
+    <w:rsid w:val="63370830"/>
+    <w:rsid w:val="63862850"/>
+    <w:rsid w:val="63F1288E"/>
+    <w:rsid w:val="642621E0"/>
+    <w:rsid w:val="6438CA8C"/>
+    <w:rsid w:val="64EDA563"/>
+    <w:rsid w:val="65B3CECA"/>
+    <w:rsid w:val="66B8E97B"/>
+    <w:rsid w:val="67B5C7A1"/>
+    <w:rsid w:val="68B64633"/>
+    <w:rsid w:val="6B4D7600"/>
+    <w:rsid w:val="6F6CC5B9"/>
+    <w:rsid w:val="707D70D8"/>
+    <w:rsid w:val="71ACE8B9"/>
+    <w:rsid w:val="71D2B597"/>
+    <w:rsid w:val="72715B5F"/>
+    <w:rsid w:val="72EB9534"/>
+    <w:rsid w:val="7475DAA8"/>
+    <w:rsid w:val="751031B2"/>
+    <w:rsid w:val="75A032A5"/>
+    <w:rsid w:val="76844279"/>
+    <w:rsid w:val="77AB200E"/>
+    <w:rsid w:val="77D48057"/>
+    <w:rsid w:val="786456E0"/>
+    <w:rsid w:val="7925D918"/>
+    <w:rsid w:val="79FB70AD"/>
+    <w:rsid w:val="7A4F7005"/>
+    <w:rsid w:val="7BBEA47C"/>
+    <w:rsid w:val="7D7D4C47"/>
     <w:rsid w:val="7DDF517A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7C4D42DD"/>
-  <w15:docId w15:val="{A543B145-BD20-4DBC-B378-6962F5088212}"/>
+  <w15:docId w15:val="{CD433035-214A-4507-9155-B73FC052762A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:qFormat="1"/>
+    <w:lsdException w:name="footnote reference" w:uiPriority="99"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Plain Text" w:uiPriority="99"/>
     <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -26346,136 +30109,114 @@
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00192F90"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00B10AE1"/>
+    <w:rsid w:val="00F37ECD"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:numPr>
+        <w:numId w:val="21"/>
+      </w:numPr>
+      <w:ind w:right="86"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="26"/>
-[...1 lines deleted...]
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:szCs w:val="22"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="ListParagraph"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="005E6D30"/>
     <w:pPr>
-      <w:keepNext/>
-[...26 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:numPr>
+        <w:numId w:val="53"/>
+      </w:numPr>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="-332"/>
         <w:tab w:val="left" w:pos="0"/>
         <w:tab w:val="left" w:pos="450"/>
         <w:tab w:val="left" w:pos="810"/>
         <w:tab w:val="left" w:pos="1080"/>
         <w:tab w:val="left" w:pos="1440"/>
         <w:tab w:val="left" w:pos="1800"/>
         <w:tab w:val="left" w:pos="2160"/>
         <w:tab w:val="left" w:pos="2520"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="3240"/>
         <w:tab w:val="left" w:pos="3600"/>
         <w:tab w:val="left" w:pos="3960"/>
         <w:tab w:val="left" w:pos="4320"/>
         <w:tab w:val="left" w:pos="4680"/>
         <w:tab w:val="left" w:pos="5040"/>
         <w:tab w:val="left" w:pos="5400"/>
         <w:tab w:val="left" w:pos="5760"/>
@@ -26671,58 +30412,58 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:rsid w:val="00170FD7"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="00170FD7"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:snapToGrid w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
-    <w:rsid w:val="00B10AE1"/>
+    <w:rsid w:val="00F37ECD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:snapToGrid w:val="0"/>
-      <w:sz w:val="26"/>
-      <w:szCs w:val="26"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00B10AE1"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:snapToGrid/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PlainText">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PlainTextChar"/>
     <w:uiPriority w:val="99"/>
@@ -26809,55 +30550,66 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00882B6B"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00977935"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:snapToGrid/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FF36F1"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="396325611">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="496772156">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -26963,51 +30715,59 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2000769135">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sba.gov/federal-contracting/contracting-guide/size-standards" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/sciencv/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://science.osti.gov/HumanSubjects/Human-Subjects-Database/home" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energy.gov/sites/default/files/2021-12/Interim%20COI%20Policy%20FAL2022-02%20to%20SPEs.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energy.gov/sites/default/files/2021-12/Interim%20COI%20Policy%20FAL2022-02%20to%20SPEs.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grants.gov/web/grants/forms/sf-424-family.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dcaa.mil" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energy.gov/sites/default/files/2021-12/Interim%20COI%20Policy%20FAL2022-02%20to%20SPEs.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CostPrice@ee.doe.gov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsf.gov/bfa/dias/policy/researchprotection/commonform_cps.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energy.gov/sites/default/files/2021-12/Interim%20COI%20Policy%20FAL2022-02%20to%20SPEs.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://science.osti.gov/ber/human-subjects" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biamaps.geoplatform.gov/biatracts/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energy.gov/node/4857326" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energy.gov/sites/default/files/2021-12/Interim%20COI%20Policy%20FAL2022-02%20to%20SPEs.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sba.gov/federal-contracting/contracting-guide/size-standards" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsf.gov/bfa/dias/policy/disclosures_table/may2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energy.gov/sites/default/files/2021-12/Interim%20COI%20Policy%20FAL2022-02%20to%20SPEs.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://science.osti.gov/HumanSubjects/Human-Subjects-Database/home" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/sciencv/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dcaa.mil" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energy.gov/sites/default/files/2021-12/Interim%20COI%20Policy%20FAL2022-02%20to%20SPEs.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sam.gov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CostPrice@ee.doe.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energy.gov/sites/default/files/2021-12/Interim%20COI%20Policy%20FAL2022-02%20to%20SPEs.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energy.gov/ia/transparency-foreign-connections" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://science.osti.gov/ber/human-subjects" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -27247,148 +31007,209 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="c6d9b406-8ab6-4e35-b189-c607f551e6ff" xmlns:ns3="4a53122c-99ef-4056-b9d7-198bf3ffeec5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7c12f484e3fb86f03c8ea14277691a1c" ns1:_="" ns2:_="" ns3:_="">
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AFB6BF77CE87FE4C99CDF9D83C28F8B1" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="af5c61e6e6598d9427556fe47773f85a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="238f868f-9d40-42e3-95be-a08c25895290" xmlns:ns3="bdeec453-0a3f-4a13-86f9-2392e06c785f" xmlns:ns4="0a20205c-0631-4ff0-81c6-46eee12fe7e9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c1290414e3db2184f88bf9f6792e9d85" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
-    <xsd:import namespace="c6d9b406-8ab6-4e35-b189-c607f551e6ff"/>
-    <xsd:import namespace="4a53122c-99ef-4056-b9d7-198bf3ffeec5"/>
+    <xsd:import namespace="238f868f-9d40-42e3-95be-a08c25895290"/>
+    <xsd:import namespace="bdeec453-0a3f-4a13-86f9-2392e06c785f"/>
+    <xsd:import namespace="0a20205c-0631-4ff0-81c6-46eee12fe7e9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
-[...3 lines deleted...]
-                <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="PublishingStartDate" ma:index="11" nillable="true" ma:displayName="Scheduling Start Date" ma:description="Scheduling Start Date is a site column created by the Publishing feature. It is used to specify the date and time on which this page will first appear to site visitors." ma:internalName="PublishingStartDate">
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="22" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="23" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="238f868f-9d40-42e3-95be-a08c25895290" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="13" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="PublishingExpirationDate" ma:index="12" nillable="true" ma:displayName="Scheduling End Date" ma:description="Scheduling End Date is a site column created by the Publishing feature. It is used to specify the date and time on which this page will no longer appear to site visitors." ma:internalName="PublishingExpirationDate">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="26d46bd7-4a58-4bc0-a217-7245e6e70419" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Unknown"/>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-  </xsd:schema>
-[...3 lines deleted...]
-    <xsd:element name="_dlc_DocId" ma:index="8" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdUrl" ma:index="9" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
-[...9 lines deleted...]
-      </xsd:complexType>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdPersistId" ma:index="10" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Boolean"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4a53122c-99ef-4056-b9d7-198bf3ffeec5" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bdeec453-0a3f-4a13-86f9-2392e06c785f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="13" nillable="true" ma:displayName="Shared With" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="14" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0a20205c-0631-4ff0-81c6-46eee12fe7e9" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{0fae1f3e-14b1-45fa-9826-021b61902e68}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="bdeec453-0a3f-4a13-86f9-2392e06c785f">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -27446,235 +31267,702 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...44 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
-[...5 lines deleted...]
-    </_dlc_DocIdUrl>
+    <TaxCatchAll xmlns="0a20205c-0631-4ff0-81c6-46eee12fe7e9" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="238f868f-9d40-42e3-95be-a08c25895290">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1DD43C7-1BAF-4925-A9BF-097BD885DE3D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B2AA4595-C96F-4373-90DF-F87D6D0F41CB}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EEF0B6DC-0657-495F-AC77-C21751EDCBF0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
-    <ds:schemaRef ds:uri="c6d9b406-8ab6-4e35-b189-c607f551e6ff"/>
-    <ds:schemaRef ds:uri="4a53122c-99ef-4056-b9d7-198bf3ffeec5"/>
+    <ds:schemaRef ds:uri="238f868f-9d40-42e3-95be-a08c25895290"/>
+    <ds:schemaRef ds:uri="bdeec453-0a3f-4a13-86f9-2392e06c785f"/>
+    <ds:schemaRef ds:uri="0a20205c-0631-4ff0-81c6-46eee12fe7e9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8DCC9368-504D-488D-81A6-D5C0A7EFF58D}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{142DEDDC-9778-4DBD-ACE1-5877EB2542DD}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2C496FE-F569-4A26-958E-69FCA8F06EA3}">
-[...9 lines deleted...]
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0B234F7-ADEE-4038-BF56-14C19FB3ABF5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{142DEDDC-9778-4DBD-ACE1-5877EB2542DD}">
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2C496FE-F569-4A26-958E-69FCA8F06EA3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="0a20205c-0631-4ff0-81c6-46eee12fe7e9"/>
+    <ds:schemaRef ds:uri="238f868f-9d40-42e3-95be-a08c25895290"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>15</Pages>
-[...1 lines deleted...]
-  <Characters>32320</Characters>
+  <Pages>14</Pages>
+  <Words>5193</Words>
+  <Characters>29293</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>269</Lines>
-  <Paragraphs>75</Paragraphs>
+  <Lines>732</Lines>
+  <Paragraphs>341</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>U.S. Department of Energy - Golden Field Office</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>37915</CharactersWithSpaces>
+  <CharactersWithSpaces>34145</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="174" baseType="variant">
+      <vt:variant>
+        <vt:i4>4915202</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>54</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.dcaa.mil/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7012355</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>51</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:CostPrice@ee.doe.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2752555</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>48</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://science.osti.gov/ber/human-subjects</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7471208</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>45</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://science.osti.gov/HumanSubjects/Human-Subjects-Database/home</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2359408</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>39</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.sam.gov/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6291489</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>36</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.energy.gov/ia/transparency-foreign-connections</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6291489</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>33</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.energy.gov/ia/transparency-foreign-connections</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2359409</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>30</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.energy.gov/node/4857326</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7667733</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>21</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.nsf.gov/bfa/dias/policy/disclosures_table/may2024.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5505090</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ncbi.nlm.nih.gov/sciencv/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4522056</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.energy.gov/sites/default/files/2021-12/Interim COI Policy FAL2022-02 to SPEs.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4522056</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.energy.gov/sites/default/files/2021-12/Interim COI Policy FAL2022-02 to SPEs.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4522056</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.energy.gov/sites/default/files/2021-12/Interim COI Policy FAL2022-02 to SPEs.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4522056</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.energy.gov/sites/default/files/2021-12/Interim COI Policy FAL2022-02 to SPEs.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6422579</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://biamaps.geoplatform.gov/biatracts/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5177359</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.sba.gov/federal-contracting/contracting-guide/size-standards</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>458795</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>36</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Stephanie.Carabajal@ee.Doe.Gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7602268</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>33</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Joe.Lucas@EE.Doe.Gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3407937</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>30</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:nicholas.massey@doe.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5374003</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>27</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:will.luppino@doe.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7602268</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>24</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Joe.Lucas@EE.Doe.Gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3014684</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>21</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Clay.Pfrangle@EE.Doe.Gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3014684</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Clay.Pfrangle@EE.Doe.Gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3014684</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Clay.Pfrangle@EE.Doe.Gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769520</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Christina.Kouch@ee.doe.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769520</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Christina.Kouch@ee.doe.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5308513</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Brian.Hunter@ee.doe.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5308513</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Brian.Hunter@ee.doe.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5308513</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Brian.Hunter@ee.doe.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>dhornsby</dc:creator>
+  <dc:creator>Pettit, Jonathan</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_dlc_DocId">
     <vt:lpwstr>ZXNJAF6NFY6R-160-1637</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>e0d7a272-2ac2-491f-8ff8-de7e95b5ac42</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_dlc_DocIdUrl">
     <vt:lpwstr>https://eeredocman.ee.doe.gov/offices/EE-62P/Projects/APMCentral/_layouts/15/DocIdRedir.aspx?ID=ZXNJAF6NFY6R-160-1637, ZXNJAF6NFY6R-160-1637</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ContentTypeId">
-    <vt:lpwstr>0x010100AC9B6D68648A374F8A84C091C5312AC2</vt:lpwstr>
+    <vt:lpwstr>0x010100AFB6BF77CE87FE4C99CDF9D83C28F8B1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>